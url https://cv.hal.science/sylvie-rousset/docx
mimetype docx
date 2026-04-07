--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -636,900 +636,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density synthesis of topological point defects in graphene on 6H–SiC(000 1 ¯ )</w:t>
+                <w:t xml:space="preserve">Anomalous Light‐Induced Spin‐State Switching for Iron(II) Spin‐Crossover Molecules in Direct Contact with Metal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Berrahal</w:t>
+                <w:t xml:space="preserve">Luqiong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massine Kelai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chacon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Latil</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.008⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (32), pp.13341-13346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202003896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963170v1</w:t>
+                <w:t xml:space="preserve">hal-02887520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of the Reduction of a Molecule on Nitrogen Pairs in Doped Graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High density synthesis of topological point defects in graphene on 6H–SiC(000 1 ¯ )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berrahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Bouatou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Sylvain Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03030⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992001v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraconfigurational Transition due to Surface-Induced Symmetry Breaking in Non-Covalently Bonded Molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Joucken</w:t>
+                <w:t xml:space="preserve">High density synthesis of topological point defects in graphene on 6H–SiC(000 1 ¯ )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berrahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chacon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Repain</w:t>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02407⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992071v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density synthesis of topological point defects in graphene on 6H–SiC(000 1 ¯ )</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Intraconfigurational Transition due to Surface-Induced Symmetry Breaking in Non-Covalently Bonded Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishav Harsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellec</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (21), pp.9329-9335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991880v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Dipolar Switches on Graphene by a Local Electric Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of the Reduction of a Molecule on Nitrogen Pairs in Doped Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bouatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05101⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (9), pp.6908-6913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991949v1</w:t>
+                <w:t xml:space="preserve">hal-02992001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Light‐Induced Spin‐State Switching for Iron(II) Spin‐Crossover Molecules in Direct Contact with Metal Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lagoute</w:t>
+                <w:t xml:space="preserve">Control of Dipolar Switches on Graphene by a Local Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (32), pp.13341-13346. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (28), pp.15639-15645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202003896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887520v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Epitaxial Strain at a Spin-Crossover Molecule–Metal Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajdeep Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigations of magnetic anisotropy and magnetic hardening at molecule/ferromagnet interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-, Light-, and Soft X-ray-Induced Spin Crossover in a Single Layer of Fe-II-Pyrazolylborate Molecules in Direct Contact with Gold (vol 122, pg 727, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,338 +1967,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic and Dynamical Properties of a Molecule by Atom Trapping Chemistry</w:t>
+                <w:t xml:space="preserve">Properties of Functionalized Carbon Nanotubes and Their Interaction with a Metallic Substrate Investigated by Scanning Tunneling Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Dong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.10742 - 10749. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (43), pp.24264-24271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01687079v1</w:t>
+                <w:t xml:space="preserve">cea-01617047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Functionalized Carbon Nanotubes and Their Interaction with a Metallic Substrate Investigated by Scanning Tunneling Microscopy</w:t>
+                <w:t xml:space="preserve">Tuning the Electronic and Dynamical Properties of a Molecule by Atom Trapping Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Dong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (43), pp.24264-24271. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.10742 - 10749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01617047v1</w:t>
+                <w:t xml:space="preserve">cea-01687079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-disorder phase transition in Au2Fe on Ru(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,295 +2360,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular adsorbates as probes of the local properties of doped graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Symmetry-selected spin-split hybrid states in C$_{60}$ / ferromagnetic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                <w:t xml:space="preserve">Cyrille Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Sporken</w:t>
+                <w:t xml:space="preserve">Seiji Leo Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lagoute</w:t>
+                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.085425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep24796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.085425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987547v1</w:t>
+                <w:t xml:space="preserve">cea-01481437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-selected spin-split hybrid states in C$_{60}$ / ferromagnetic interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
+                <w:t xml:space="preserve">Molecular adsorbates as probes of the local properties of doped graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Barreteau</w:t>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Leo Kawahara</w:t>
+                <w:t xml:space="preserve">Robert Sporken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chacon</w:t>
+                <w:t xml:space="preserve">Maria Cristina Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.085425. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.085425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep24796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01481437v1</w:t>
+                <w:t xml:space="preserve">hal-01987547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Molecule–Metal Interaction by Hydrogen Manipulation in an Organic Molecule</w:t>
               </w:r>
@@ -2660,64 +2660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Dong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,1090 +2896,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Magnetic Anisotropy at a Molecule-Metal Interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Girard</w:t>
+                <w:t xml:space="preserve">Charge transfer and electronic doping in nitrogen-doped graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tejeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taleb-Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.247203⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01366478v1</w:t>
+                <w:t xml:space="preserve">hal-01564394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic interaction between nitrogen atoms in doped graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">STM study of C60F18 high dipole moment molecules on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Chumakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Menshikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 641, pp.248-251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564393v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant tunnel-electron injection in nitrogen-doped graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Joucken</w:t>
+                <w:t xml:space="preserve">Tuning the Magnetic Anisotropy at a Molecule-Metal Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chacon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.125442⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (24), pp.247203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.247203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445703v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01366478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C$_{60}$ as an Atom Trap to Capture Co Adatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Electronic interaction between nitrogen atoms in doped graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp512723c⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.670-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn506074u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01366498v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of cobalt magnetic anisotropy and spin polarization with alkanethiolates self-assembled monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Breitwieser</w:t>
+                <w:t xml:space="preserve">Giant tunnel-electron injection in nitrogen-doped graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.125442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.125442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/6/063022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01987552v1</w:t>
+                <w:t xml:space="preserve">hal-01445703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM study of C60F18 high dipole moment molecules on Au(111)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C$_{60}$ as an Atom Trap to Capture Co Adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. Menshikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lagoute</w:t>
+                <w:t xml:space="preserve">Peng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.6873-6879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp512723c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987551v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01366498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer and electronic doping in nitrogen-doped graphene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change of cobalt magnetic anisotropy and spin polarization with alkanethiolates self-assembled monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Fevre</w:t>
+                <w:t xml:space="preserve">Paolo Campiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tejeda</w:t>
+                <w:t xml:space="preserve">Romain Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taleb-Ibrahimi</w:t>
+                <w:t xml:space="preserve">Solene Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.14564. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.063022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep14564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/6/063022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564394v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and magnetism of self-organized CoxPt1-x nanostructures on Au(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Interaction between Nitrogen-Doped Graphene and Porphyrin Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Dong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Lagoute</w:t>
+                <w:t xml:space="preserve">Ouafi Mouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Joucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (9), pp.9403-9409</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987558v1</w:t>
+                <w:t xml:space="preserve">hal-01987557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
               </w:r>
@@ -4084,450 +4075,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Boundaries in Graphene on SiC(000(1)over-bar) Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Growth and magnetism of self-organized CoxPt1-x nanostructures on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl502854w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987555v1</w:t>
+                <w:t xml:space="preserve">hal-01987558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundaries in graphene on SiC(0001¯) substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Grain Boundaries in Graphene on SiC(000(1)over-bar) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Girard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (11), pp.6382-6386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl502854w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564395v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Interaction between Nitrogen-Doped Graphene and Porphyrin Molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Repain</w:t>
+                <w:t xml:space="preserve">Grain boundaries in graphene on SiC(0001¯) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.6382-6386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl502854w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987557v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nitrogen dopants in single-walled carbon nanotubes by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,1032 +4995,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth velocity in infancy influences resting energy expenditure in 12-14 year-old obese adolescents.</w:t>
+                <w:t xml:space="preserve">Protein feeding pattern, casein feeding, or milk-soluble protein feeding did not change the evolution of body composition during a short-term weight loss program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Batisse-Lignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">Solange Adechian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Labbé</w:t>
+                <w:t xml:space="preserve">M. Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quignard-Boulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2012.03.001⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 303 (8), pp.E973 - E982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00285.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045170v1</w:t>
+                <w:t xml:space="preserve">hal-01547481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Growth of Mixed Self-Assembled Monolayers on a Nanostructured Template: a Step toward the Patterning of Functional Molecular Domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth velocity in infancy influences resting energy expenditure in 12-14 year-old obese adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Qin</w:t>
+                <w:t xml:space="preserve">Marie Batisse-Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Campiglio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (5), pp.625-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2012.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987562v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized surface states on Fe-deposited Au(111) surface: A theoretical study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Directed Growth of Mixed Self-Assembled Monolayers on a Nanostructured Template: a Step toward the Patterning of Functional Molecular Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Campiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 606 (11-12), pp.950-955</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (42), pp.15095-15105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987564v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Magnetoresistance through a Single Molecule due to a Spin-Split Hybridized Orbital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
+                <w:t xml:space="preserve">Spin-polarized surface states on Fe-deposited Au(111) surface: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhura Marathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shobhana Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606 (11-12), pp.950-955</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987563v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable temperature STM study of Co deposition on a dodecanethiol self assembled monolayer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Large Magnetoresistance through a Single Molecule due to a Spin-Split Hybridized Orbital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Léo Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruidy Nemausat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.027⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.4558-4563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl301802e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987565v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized state and charge transfer in nitrogen-doped graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Cabosart</w:t>
+                <w:t xml:space="preserve">Variable temperature STM study of Co deposition on a dodecanethiol self assembled monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Campiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruidy Nemausat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606 (3-4), pp.542-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.161408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01564397v1</w:t>
+                <w:t xml:space="preserve">hal-01987565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein feeding pattern, casein feeding, or milk-soluble protein feeding did not change the evolution of body composition during a short-term weight loss program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Localized state and charge transfer in nitrogen-doped graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Migné</w:t>
+                <w:t xml:space="preserve">J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quignard-Boulange</w:t>
+                <w:t xml:space="preserve">D. Cabosart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 303 (8), pp.E973 - E982. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00285.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.161408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547481v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi unidimensional growth of Co nanostructures on a strained Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Campiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 605, pp.1165. </w:t>
@@ -6097,51 +6097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of reconstruction in heteroepitaxial systems using the Frenkel-Kontorova model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mehendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhura Marathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between interfacial and structural properties on the magnetism of self-organized core-shell Co/Pt supported nanodots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Campiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,51 +6727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6816,536 +6816,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Wave-Assisted Thermal Reversal of Epitaxial Perpendicular Magnetic Nanodots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Campiglio</w:t>
+                <w:t xml:space="preserve">Many-body effects in electronic bandgaps of carbon nanotubes measured by scanning tunnelling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (13)</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (3), pp.235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987574v1</w:t>
+                <w:t xml:space="preserve">hal-01987575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered Surface Alloy of Bulk-Immiscible Components Stabilized by Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mehendale</w:t>
+                <w:t xml:space="preserve">Imaging the symmetry breaking of molecular orbitals in single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.235412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987570v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-body effects in electronic bandgaps of carbon nanotubes measured by scanning tunnelling spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lagoute</w:t>
+                <w:t xml:space="preserve">Spin-Wave-Assisted Thermal Reversal of Epitaxial Perpendicular Magnetic Nanodots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Campiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chacon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (3), pp.235-238</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987575v1</w:t>
+                <w:t xml:space="preserve">hal-01987574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the symmetry breaking of molecular orbitals in single-wall carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Lin</w:t>
+                <w:t xml:space="preserve">Ordered Surface Alloy of Bulk-Immiscible Components Stabilized by Magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mehendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.235412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01987572v1</w:t>
+                <w:t xml:space="preserve">hal-01987570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo peak splitting on a single adatom coupled to a magnetic cluster</w:t>
               </w:r>
@@ -7700,1071 +7700,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of the Au(111) vicinal faces; \111\ stepped surfaces</w:t>
+                <w:t xml:space="preserve">Spin reorientation transition and magnetic domain structure of Co ultrathin films grown on a faceted Au(455) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lecaeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                <w:t xml:space="preserve">Jian Hua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tejeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.134429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.134429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987580v1</w:t>
+                <w:t xml:space="preserve">hal-00274752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">Growth of iron on gold (788) vicinal surface: From nanodots to step flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Denoyelle</w:t>
+                <w:t xml:space="preserve">G. Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602 (1), pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211879v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kink ordering and organized growth of Co clusters on a stepped Au(111) surface: A combined grazing-incidence x-ray scattering and STM study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rohart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.111-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00247400v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of an octanethiol monolayer on a gold-stepped surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Battaglini</w:t>
+                <w:t xml:space="preserve">Electrochemical behaviour of the Au(111) vicinal faces; \111\ stepped surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lecaeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (5), pp.2042-2050</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (6-7), pp.741-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987581v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the desire to eat familiar and unfamiliar meat products is influenced by the emotions expressed on eater's faces?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kink ordering and organized growth of Co clusters on a stepped Au(111) surface: A combined grazing-incidence x-ray scattering and STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rousset</w:t>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schlich</w:t>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chatonnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.045430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.045430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158800v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined STM/STS, TEM/EELS investigation of CNx-SWNTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chacon</w:t>
+                <w:t xml:space="preserve">Is the desire to eat familiar and unfamiliar meat products is influenced by the emotions expressed on eater's faces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arenal</w:t>
+                <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Stephan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Chatonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bartomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 245 (10, SI), pp.1986-1989</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50, pp.110-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987579v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of iron on gold (788) vicinal surface: From nanodots to step flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembly of an octanethiol monolayer on a gold-stepped surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Horowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.2042-2050</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.09.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01987582v1</w:t>
+                <w:t xml:space="preserve">hal-01987581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin reorientation transition and magnetic domain structure of Co ultrathin films grown on a faceted Au(455) surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Tejeda</w:t>
+                <w:t xml:space="preserve">Combined STM/STS, TEM/EELS investigation of CNx-SWNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkhou</w:t>
+                <w:t xml:space="preserve">R. Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 245 (10, SI), pp.1986-1989</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274752v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting quantum box superlattice by self-organized Co nanodots on Au(788)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8841,51 +8841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of the macrospin model in cobalt nanodots with enhanced edge magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9001,51 +9001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Louis R. L. Stamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.184415. </w:t>
@@ -9229,77 +9229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of the magnetic anisotropy energy of an array of self-ordered Co nanodots deposited on vicinal Au(111): X-ray magnetic circular dichroism measurements and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ohresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9367,77 +9367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building uniform and long-range ordered nanostructures on a surface by nucleation on a point defect array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9484,51 +9484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized nanostructures - Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9560,2403 +9560,2403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of cobalt nanodots on a Au vicinal surface by optical excitation of plasmon-like resonances using reflectance anisotropy spectroscopy</w:t>
+                <w:t xml:space="preserve">Uniform magnetic properties for an ultrahigh-density lattice of noninteracting Co nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+                <w:t xml:space="preserve">N. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Witkowski</w:t>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Epple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rusponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200562238⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.157204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.157204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017053v1</w:t>
+                <w:t xml:space="preserve">hal-00450795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic magnetic anisotropy in ultrathin ferromagnetic films on faceted surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (1), pp.117-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized epitaxial growth on spontaneously nano-patterned templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2004.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of Co ultrathin films grown on Au(111) vicinal surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of cobalt nanodots on a Au vicinal surface by optical excitation of plasmon-like resonances using reflectance anisotropy spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.4072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200562238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987588v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional feelings generated by meat and other food products in women.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Structural modifications of Co ultrathin films grown on Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94, pp.609-619</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114729v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site selective nucleation on surfaces: the rate equation model compared with VT-STM experiment of Co on Au(788)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">Emotional feelings generated by meat and other food products in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juillard E.S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.E203-E209</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.609-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987590v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform magnetic properties for an ultrahigh-density lattice of noninteracting Co nanostructures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Site selective nucleation on surfaces: the rate equation model compared with VT-STM experiment of Co on Au(788)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.E203-E209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.157204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00450795v1</w:t>
+                <w:t xml:space="preserve">hal-01987590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-induced structural modification of Co thin films deposited on Au(233) vicinal surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Rousset</w:t>
+                <w:t xml:space="preserve">Combined scanning tunneling microscopy and reflectance anisotropy spectroscopy study of self-organized anisotropic cobalt nanodots on a vicinal Au(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N; Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.085408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.085408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987593v1</w:t>
+                <w:t xml:space="preserve">hal-00017049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-cell Crystallography of Self-organised Deposits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of bovine spongifrom encephalopathy and foot-and-mouth disease crises in France on elderly people's attitudes towards meat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatard-Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF Highlights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2003, pp.76</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004738v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic mechanisms for the ordered growth of Co nanodots on Au(788): a comparison between VT-STM experiments and multi-scaled calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Step-induced structural modification of Co thin films deposited on Au(233) vicinal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 559 (1), pp.47-62</w:t>
+              <w:t xml:space="preserve">, 2004, 557 (1-3), pp.171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987592v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined scanning tunneling microscopy and reflectance anisotropy spectroscopy study of self-organized anisotropic cobalt nanodots on a vicinal Au(111) surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Girard</w:t>
+                <w:t xml:space="preserve">Super-cell Crystallography of Self-organised Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESRF Highlights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2003, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.085408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00017049v1</w:t>
+                <w:t xml:space="preserve">hal-00004738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bovine spongifrom encephalopathy and foot-and-mouth disease crises in France on elderly people's attitudes towards meat.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomistic mechanisms for the ordered growth of Co nanodots on Au(788): a comparison between VT-STM experiments and multi-scaled calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42, pp.175-183</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 559 (1), pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114602v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein intake of young and elderly french people living at home.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vicinal interface sensitive magneto-optical Kerr effect: Application to Co/Au(322)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brandolini</w:t>
+                <w:t xml:space="preserve">J Hamrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. F.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Bonin</w:t>
+                <w:t xml:space="preserve">J Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 23, pp.56-60</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114593v1</w:t>
+                <w:t xml:space="preserve">hal-01987597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of ordered cobalt nanodots growth on Au(788)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 212, pp.360-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-ordering of Au(111) vicinal surfaces and application to nanostructure organized growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Protein intake of young and elderly french people living at home.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lecoeur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 15 (47), pp.S3363-S3392</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987594v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray super-cell crystallography of self-organized Co/Au(111) deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Fruchart</w:t>
+                <w:t xml:space="preserve">Self-ordering of Au(111) vicinal surfaces and application to nanostructure organized growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Renaud</w:t>
+                <w:t xml:space="preserve">Y Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Barbier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (47), pp.S3363-S3392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987595v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily protein intakes and eating patterns in young and elderly french</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">X-ray super-cell crystallography of self-organized Co/Au(111) deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63 (2), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00526-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676721v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal interface sensitive magneto-optical Kerr effect: Application to Co/Au(322)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily protein intakes and eating patterns in young and elderly french</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Hamrle</w:t>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ferré</w:t>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Jamet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67 (15)</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (6), pp.1107-1175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987597v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-structured metallic template for the growth of ordered, square-based nanodots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 511 (1-3), pp.183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12007,64 +12007,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mugarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mascaraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kn Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12106,90 +12106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional long-range-ordered growth of uniform cobalt nanostructures on a Au(111) vicinal template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Repain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 58 (5), pp.730-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12240,64 +12240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mugarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Perez-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12339,90 +12339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered growth of cobalt nanostructures on a Au(111) vicinal surface: nucleation mechanisms and temperature behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Repain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96 (2), pp.178-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12447,103 +12447,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-ordering on crystal surfaces: fundamentals and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Repain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96 (2), pp.169-177</w:t>
@@ -12611,64 +12611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mugarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Perez-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96 (2), pp.154-158</w:t>
@@ -12779,77 +12779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-ordering in two dimensions: nitrogen adsorption on copper (100) followed by STM at elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12943,64 +12943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mascaraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Perez-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (10)</w:t>
@@ -13042,90 +13042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part de la viande dans les apports protéiques de sujets âgés vivant à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36 (6), pp.417-425</w:t>
@@ -13167,51 +13167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective hedonic analysis tool : Weak/strong points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (6), pp.643-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13230,217 +13230,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalysed annulation reaction of allenyltins with beta-iodo vinylic acids: selective synthesis of alpha-pyrones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Rousset</w:t>
+                <w:t xml:space="preserve">Interplay between atomic and mesoscopic order on gold vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Abarbri</w:t>
+                <w:t xml:space="preserve">J.M. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Thibonnet</w:t>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Duchene</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84, pp.5367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.5367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987610v1</w:t>
+                <w:t xml:space="preserve">hal-00002620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of Au(1,1,1) vicinal surfaces studied by grazing incidence X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vh Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13476,1033 +13489,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of self-organized cobalt nanostructures on Au(111) vicinal surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Palladium-catalysed annulation reaction of allenyltins with beta-iodo vinylic acids: selective synthesis of alpha-pyrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Lecoeur</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 447 (1-3), pp.L152-L156</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.1987-1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987609v1</w:t>
+                <w:t xml:space="preserve">hal-01987610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction, step edges and self-organization on the Au(111) surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Growth of self-organized cobalt nanostructures on Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 162, pp.30-36</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 447 (1-3), pp.L152-L156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987607v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between atomic and mesoscopic order on gold vicinal surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction, step edges and self-organization on the Au(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 162, pp.30-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.5367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00002620v1</w:t>
+                <w:t xml:space="preserve">hal-01987607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between steps and reconstruction on Au(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Repain</w:t>
+                <w:t xml:space="preserve">Self-organization on Au(111) vicinal surfaces and the role of surface stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47 (4), pp.435-441</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 422 (1-3), pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987613v1</w:t>
+                <w:t xml:space="preserve">hal-01987614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying objective characteristics that predict clusters produced by sensory attributes in cooked rice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Martin</w:t>
+                <w:t xml:space="preserve">Interaction between steps and reconstruction on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 30 (5), pp.509-532</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (4), pp.435-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696747v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal faceting behavior of Au(4,5,5)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying objective characteristics that predict clusters produced by sensory attributes in cooked rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 443 (3), pp.265-276</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30 (5), pp.509-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987612v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization on Au(111) vicinal surfaces and the role of surface stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Thermal faceting behavior of Au(4,5,5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Lecoeur</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vh Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 422 (1-3), pp.33-41</w:t>
+              <w:t xml:space="preserve">, 1999, 443 (3), pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987614v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt content of dry-cured ham : effect on lipid composition and sensory attributes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques sensorielles de jambons secs français, italiens, espagnols et classification de consommateurs suivant leurs préférences sensorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 64, pp.13-19</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, HS, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685531v1</w:t>
+                <w:t xml:space="preserve">hal-02694313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques sensorielles de jambons secs français, italiens, espagnols et classification de consommateurs suivant leurs préférences sensorielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing salt content of dry-cured ham : effect on lipid composition and sensory attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutron-Gambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Martin</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Maestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, HS, n.p</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 64, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694313v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEED study of activated nitrogen adsorption on (100) and (h11) faces of copper</w:t>
               </w:r>
@@ -14514,77 +14514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 371 (1), pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14603,368 +14603,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium morphology of Au(111) vicinal surfaces revealed by scanning tunneling microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">An STM study of the adsorption of Pb on Cu(100): Formation of an ordered surface alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Sotto</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Duvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 350 (1-3), pp.136-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987619v1</w:t>
+                <w:t xml:space="preserve">hal-01987618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An STM study of the adsorption of Pb on Cu(100): Formation of an ordered surface alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Robert</w:t>
+                <w:t xml:space="preserve">Equilibrium morphology of Au(111) vicinal surfaces revealed by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bocquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jl Duvault</w:t>
+                <w:t xml:space="preserve">E Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14 (2), pp.1131-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.588414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987618v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superperiodicity In The Thermal Faceting Of Au(111) Vicinal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 324 (1), pp.L337-L342</w:t>
@@ -15006,51 +15006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory texture profile, grain physico-chemical characteristics and instrumental measurements of cooked rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pilandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15082,883 +15082,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Au on Ag(110) studied by scanning tunneling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of ion bombardment induced vacancy islands on Au(100) by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chiang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Y Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dd Chambliss</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 12 (3), pp.1747-1750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.587590⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 12 (3), pp.1754-1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.587592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987623v1</w:t>
+                <w:t xml:space="preserve">hal-01987624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Faceting Of Au(4,3,3) Observed By Scanning-Tunneling-Microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Metal Epitaxy And Island Growth Studied By Scanning-Tunneling-Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Klein</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 5 (4-6), pp.269-276</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 207 (1), pp.198-COLL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987622v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stm Study Of The Nucleation And Annealing Of Ion-Bombardment Induced Defects On Cu(100)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of Au on Ag(110) studied by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Girard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Klein</w:t>
+                <w:t xml:space="preserve">De Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dd Chambliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12 (3), pp.1747-1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.587590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987626v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics Of High-Index Step Equilibrium Fluctuations As Observed By Scanning-Tunneling-Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Stm Study Of The Nucleation And Annealing Of Ion-Bombardment Induced Defects On Cu(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 301 (1-3), pp.245-252</w:t>
+              <w:t xml:space="preserve">, 1994, 302 (1-2), pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987627v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stm Study Of Vicinal Structures On Au(100)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Periodic Faceting Of Au(4,3,3) Observed By Scanning-Tunneling-Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pourmir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 315 (1-2), pp.L969-L972</w:t>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (4-6), pp.269-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987621v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Epitaxy And Island Growth Studied By Scanning-Tunneling-Microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Dynamics Of High-Index Step Equilibrium Fluctuations As Observed By Scanning-Tunneling-Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rj Wilson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W Sacks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Decheveigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 207 (1), pp.198-COLL</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 301 (1-3), pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987625v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ion bombardment induced vacancy islands on Au(100) by scanning tunneling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stm Study Of Vicinal Structures On Au(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 315 (1-2), pp.L969-L972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.587592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01987624v1</w:t>
+                <w:t xml:space="preserve">hal-01987621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des caracteristiques sensorielles d'apparence, de texture et d'aromes des foies gras d'oie et de canard</w:t>
               </w:r>
@@ -15970,51 +15970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16052,90 +16052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial-Growth Of Au On Ag(110) Studied By Scanning-Tunneling-Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dd Chambliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 287 (B), pp.941-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16268,90 +16268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations Of The Morphology Of Copper Surfaces By Scanning-Tunneling-Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 4 (5), pp.489-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16376,90 +16376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermixing And 3-Dimensional Islands In The Epitaxial-Growth Of Au On Ag(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dd Chambliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 69 (22), pp.3200-3203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16484,90 +16484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations Of Metal Epitaxy, Island Growth, And Alloy Formation By Scanning Tunneling Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dd Chambliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fowler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 204 (2), pp.72-PHYS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16668,454 +16668,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des modes de conservation sous CO2 et sous vide de la viande bovine a pH normal et a pH eleve</w:t>
+                <w:t xml:space="preserve">Traitement statistique de profil sensoriel des jambons secs par analyse procusteenne generalisee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Renerre</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 11 (6), pp.277-278</w:t>
+              <w:t xml:space="preserve">, 1990, 11 (6), pp.317-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700556v1</w:t>
+                <w:t xml:space="preserve">hal-02711654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different packaging systems for the storage of fresh beef meat in carbon dioxide atmosphere with or without residual oxygen</w:t>
+                <w:t xml:space="preserve">Comparaison des modes de conservation sous CO2 et sous vide de la viande bovine a pH normal et a pH eleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 10 (4), pp.737-747</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 11 (6), pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701488v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstructures Of Sulfur On Stepped Copper Surfaces Observed By Scanning Tunneling Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of different packaging systems for the storage of fresh beef meat in carbon dioxide atmosphere with or without residual oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 8 (1), pp.302-304</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 10 (4), pp.737-747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987632v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement statistique de profil sensoriel des jambons secs par analyse procusteenne generalisee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">Superstructures Of Sulfur On Stepped Copper Surfaces Observed By Scanning Tunneling Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 11 (6), pp.317-318</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 8 (1), pp.302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711654v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylase production in submerged culture using principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fermentation and bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 68 (5), pp.339-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17140,103 +17140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning-Tunneling-Microscopy Observation Of Adsorbate-Induced Two-Dimensional Step Faceting On The S/Cu(11 11) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 63 (12), pp.1265-1268</w:t>
@@ -17265,90 +17265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling Current Between 2 Nonplanar Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 6 (2), pp.311-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17386,90 +17386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study Of Graphite And Intercalated Graphite By Scanning Tunneling Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 6 (2), pp.360-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17507,77 +17507,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Tunneling Microscopy Illustrated By A Few Key Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL DE MICROSCOPIE ET DE SPECTROSCOPIE ELECTRONIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 13 (2), pp.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17602,90 +17602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling Current Between 2 Nonplanar Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 37 (9), pp.4489-4494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17704,407 +17704,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution And Corrugation In Scanning Tunneling Microscopy - The Case Of Graphite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Experiments Using Scanning Tunneling Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 304 (7), pp.265-268</w:t>
+              <w:t xml:space="preserve">JOURNAL DE MICROSCOPIE ET DE SPECTROSCOPIE ELECTRONIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 12 (4), pp.403-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987640v1</w:t>
+                <w:t xml:space="preserve">hal-01987638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Topography In Scanning Tunneling Microscopy - A Free-Electron Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Resolution And Corrugation In Scanning Tunneling Microscopy - The Case Of Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ma Esrick</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 36 (2), pp.961-967</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 304 (7), pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987639v1</w:t>
+                <w:t xml:space="preserve">hal-01987640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Experiments Using Scanning Tunneling Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Surface-Topography In Scanning Tunneling Microscopy - A Free-Electron Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Sacks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W Sacks</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Esrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL DE MICROSCOPIE ET DE SPECTROSCOPIE ELECTRONIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 12 (4), pp.403-421</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 36 (2), pp.961-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987638v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Index Using The Delta-W Form Of Erato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18211,480 +18211,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une nouvelle fonction d’estimation de la dépense énergétique adaptée aux smartphones et aux conditions habituelles de vie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lamaudière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Yercan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082470v1</w:t>
+                <w:t xml:space="preserve">hal-02598894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
+                <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ICTRNH : Integrative Approaches in Nutrition Research</w:t>
+              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082468v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">Conception d’une nouvelle fonction d’estimation de la dépense énergétique adaptée aux smartphones et aux conditions habituelles de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murad Yercan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Lamaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
+              <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598894v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
+                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
+              <w:t xml:space="preserve">Congrès ICTRNH : Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082469v1</w:t>
+                <w:t xml:space="preserve">hal-02082468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finder2E : A software to characterise physical activity and energy expenditure over short time-intervals in free living volunteers</w:t>
               </w:r>
@@ -18920,103 +18920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
@@ -19097,51 +19097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan</w:t>
@@ -19170,77 +19170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity and emotions: differentiation in emotions felt towards food in obese, overweight and normal-weight adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bartomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19304,51 +19304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19384,778 +19384,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émotions suscitées par la viande : influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande. Evolution de l'agriculture et des territoires ruraux dans le développement régional,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR Bourgogne.</w:t>
+              <w:t xml:space="preserve">PSDR Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115782v1</w:t>
+                <w:t xml:space="preserve">hal-00115780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Les émotions suscitées par la viande : influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande. Evolution de l'agriculture et des territoires ruraux dans le développement régional,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR Bourgogne</w:t>
+              <w:t xml:space="preserve">PSDR Bourgogne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115542v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115780v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un message nutritionnel concernant les protéines sur les habitudes alimentaires des personnes âgées et sur leurs attitudes vis à vis de l'alimentation et de la santé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès des observatoires régionaux de la santé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Academy Nutrition &amp; Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115388v1</w:t>
+                <w:t xml:space="preserve">hal-00115390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Impact d'un message nutritionnel concernant les protéines sur les habitudes alimentaires des personnes âgées et sur leurs attitudes vis à vis de l'alimentation et de la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Multidisciplinary Conference on food Choice.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">10ème congrès des observatoires régionaux de la santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115052v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Academy Nutrition &amp; Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">11th International Multidisciplinary Conference on food Choice.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115390v1</w:t>
+                <w:t xml:space="preserve">hal-00115052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et préférences de produits alimentaires analysées par la cartographie des préférences et l'analyse des correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20193,51 +20193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques sensorielles de jambons secs français, italiens, espagnols et classification de consommateurs suivant leurs préférences sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20508,51 +20508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement statistique de profil sensoriel des jambons secs par analyse procusteenne generalisee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20851,51 +20851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Migne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quignard-Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21191,77 +21191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled study by TEM/EELS and STM/STS of electronic properties of C- and CNx-nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21290,293 +21290,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring many-body effects in carbon nanotubes with a scanning tunneling microscope</w:t>
+                <w:t xml:space="preserve">Imaging the symmetry breaking of molecular orbitals in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401007v1</w:t>
+                <w:t xml:space="preserve">hal-00435099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the symmetry breaking of molecular orbitals in carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Measuring many-body effects in carbon nanotubes with a scanning tunneling microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435099v1</w:t>
+                <w:t xml:space="preserve">hal-00401007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic mechanisms for the ordered growth of Co nano-dots on Au(788): comparison of VT-STM experiments and multi-scaled calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21584,51 +21584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -21695,51 +21695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage de l'édition scientifique, pratiques des scientifiques et coûts associés. Analyse des publications 2017 du CNRS et modèle économique associé, Direction des données ouvertes de la recherche, CNRS Printemps 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Paltani-Sargologos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22158,51 +22158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lagoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tauzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02963170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrahal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mondal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiong Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003896" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banerjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01866952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Repain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.085432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06890" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sporken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dos Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24796" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barreteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Leo Kawahara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.085425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dong Pham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kartsev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.247203" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506074u" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.125442" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512723c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Campiglio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guitteny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Chumakov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Menshikov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joucken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14564" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502854w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joucken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4026146" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Abreu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bulou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheurer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speisser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romeo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01045170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labb&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0TBQSG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campiglio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Marathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhana Narasimhan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl301802e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidy Nemausat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLBGXN36-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabosart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.161408" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quignard-Boulange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00285.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987568v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Kawahara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehendale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.235443" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987574v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987570v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.235412" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Gao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecaeur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045430" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Horowitz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartomeuf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodary" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.036" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVB3LZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Gao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.081404" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Rodary" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Louis R. L. Stamps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.184415" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S02" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017053v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562238" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3W2C0G1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tejeda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rohart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard E.S" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chlich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987590v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450795v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weiss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Epple" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusponi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.157204" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987593v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N; Witkowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.085408" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard-Pannetier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114593v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandolini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. F." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987596v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ellmer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987594v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lecoeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987595v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fruchart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noblet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulrich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00526-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676721v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987597v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamrle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jamet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987598v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mugarza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mascaraque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kn Altmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987604v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Ortega" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perez-Dieste" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987600v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987599v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacale Jolivet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987606v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987610v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abarbri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibonnet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchene" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Parrain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berroir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Etgens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987609v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987607v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002620v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berroir" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5367" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987613v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696747v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987612v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987614v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pourmir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685531v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutron-Gambotti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gauthier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987619v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacaze" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.588414" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987618v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bocquet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Duvault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987620v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708233v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pilandon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987623v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Fowler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Chambliss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587590" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987626v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Girard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987627v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sacks" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Decheveigne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987621v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987625v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Johnson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Wilson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987624v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587592" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bayle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987629v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703415v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987630v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701536v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700556v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701488v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987632v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Siboulet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711654v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723717v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987633v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987636v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987637v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987634v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987635v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987640v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987639v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Esrick" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987638v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987641v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Bernard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gruber" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Troyon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kerner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082469v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081962v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasnes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spriet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750600v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donoyelle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336825v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818637v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115782v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115542v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Juillard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115780v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115388v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoutellier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandjean" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115052v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115390v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766489v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840652v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777260v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775959v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848463v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847089v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778782v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molenat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566411v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adechian" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Migne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826852v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843042v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631244v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401007v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435099v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001053v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Baudot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04066666v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Paltani-Sargologos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835768v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852093v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lagoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tauzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiong Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02963170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrahal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mondal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banerjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01866952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Repain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.085432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Leo Kawahara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.085425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sporken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dos Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24796" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dong Pham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kartsev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joucken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Chumakov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Menshikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.247203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506074u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.125442" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512723c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Campiglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guitteny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joucken" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075306" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987555v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502854w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4026146" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Abreu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bulou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheurer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speisser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romeo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quignard-Boulange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00285.2012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01045170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.03.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0TBQSG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campiglio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Marathe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhana Narasimhan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl301802e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidy Nemausat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLBGXN36-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabosart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.161408" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987568v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Kawahara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehendale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.235443" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.235412" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Gao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274752v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Gao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134429" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodary" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVB3LZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecaeur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045430" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatonnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartomeuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Horowitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.081404" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Rodary" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Louis R. L. Stamps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.184415" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S02" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450795v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weiss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Epple" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusponi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.157204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tejeda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562238" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3W2C0G1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987588v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rohart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114729v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard E.S" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chlich" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987590v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N; Witkowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.085408" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114602v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard-Pannetier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987593v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamrle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferr&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jamet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ellmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114593v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandolini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. F." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987594v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lecoeur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fruchart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00526-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987598v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mugarza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mascaraque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kn Altmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987604v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Ortega" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perez-Dieste" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987600v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987599v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacale Jolivet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987606v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002620v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berroir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5367" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berroir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Etgens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987610v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abarbri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibonnet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchene" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Parrain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pourmir" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987613v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696747v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987612v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694313v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685531v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutron-Gambotti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gauthier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bocquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Duvault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987619v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacaze" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.588414" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987620v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708233v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pilandon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987624v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Girard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587592" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987625v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Johnson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Fowler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Wilson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987623v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Chambliss" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587590" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987626v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987622v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987627v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sacks" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Decheveigne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987621v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bayle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987629v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703415v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987630v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701536v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711654v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700556v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701488v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987632v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Siboulet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723717v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987633v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987636v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987637v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987634v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987635v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987638v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987640v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987639v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Esrick" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987641v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Bernard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gruber" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Troyon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kerner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082469v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081962v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasnes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spriet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750600v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donoyelle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336825v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818637v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115780v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Juillard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115782v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115542v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115390v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115388v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoutellier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandjean" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115052v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766489v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840652v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777260v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775959v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848463v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847089v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778782v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molenat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566411v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adechian" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Migne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826852v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843042v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631244v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401007v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001053v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Baudot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04066666v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Paltani-Sargologos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835768v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852093v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>