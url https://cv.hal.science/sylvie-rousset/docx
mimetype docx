--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1967,51 +1967,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Functionalized Carbon Nanotubes and Their Interaction with a Metallic Substrate Investigated by Scanning Tunneling Microscopy</w:t>
+                <w:t xml:space="preserve">Tuning the Electronic and Dynamical Properties of a Molecule by Atom Trapping Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Dong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
@@ -2046,106 +2046,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (43), pp.24264-24271. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.10742 - 10749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01617047v1</w:t>
+                <w:t xml:space="preserve">cea-01687079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic and Dynamical Properties of a Molecule by Atom Trapping Chemistry</w:t>
+                <w:t xml:space="preserve">Properties of Functionalized Carbon Nanotubes and Their Interaction with a Metallic Substrate Investigated by Scanning Tunneling Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Dong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
@@ -2180,82 +2180,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.10742 - 10749. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (43), pp.24264-24271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01687079v1</w:t>
+                <w:t xml:space="preserve">cea-01617047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-disorder phase transition in Au2Fe on Ru(0001)</w:t>
               </w:r>
@@ -2628,295 +2628,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Molecule–Metal Interaction by Hydrogen Manipulation in an Organic Molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular-scale dynamics of light-induced spin cross-over in a two-dimensional layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Dong Pham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Alexey Kartsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (8), pp.1416 - 1421. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01485682v1</w:t>
+                <w:t xml:space="preserve">hal-01987546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-scale dynamics of light-induced spin cross-over in a two-dimensional layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Iasco</w:t>
+                <w:t xml:space="preserve">Control of Molecule–Metal Interaction by Hydrogen Manipulation in an Organic Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Dong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.12212. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (8), pp.1416 - 1421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987546v1</w:t>
+                <w:t xml:space="preserve">cea-01485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transfer and electronic doping in nitrogen-doped graphene</w:t>
               </w:r>
@@ -3557,295 +3557,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C$_{60}$ as an Atom Trap to Capture Co Adatoms</w:t>
+                <w:t xml:space="preserve">Change of cobalt magnetic anisotropy and spin polarization with alkanethiolates self-assembled monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
+                <w:t xml:space="preserve">Paolo Campiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp512723c⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.063022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/6/063022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01366498v1</w:t>
+                <w:t xml:space="preserve">hal-01987552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of cobalt magnetic anisotropy and spin polarization with alkanethiolates self-assembled monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Breitwieser</w:t>
+                <w:t xml:space="preserve">C$_{60}$ as an Atom Trap to Capture Co Adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.063022. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.6873-6879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/6/063022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp512723c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987552v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01366498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Interaction between Nitrogen-Doped Graphene and Porphyrin Molecules</w:t>
               </w:r>
@@ -3950,420 +3950,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">Grain Boundaries in Graphene on SiC(000(1)over-bar) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.6382-6386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl502854w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082465v1</w:t>
+                <w:t xml:space="preserve">hal-01987555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and magnetism of self-organized CoxPt1-x nanostructures on Au(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Lagoute</w:t>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27(1), pp.126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987558v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Boundaries in Graphene on SiC(000(1)over-bar) Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Growth and magnetism of self-organized CoxPt1-x nanostructures on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (11), pp.6382-6386. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl502854w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987555v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundaries in graphene on SiC(0001¯) substrate</w:t>
               </w:r>
@@ -4428,469 +4428,469 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (11), pp.6382-6386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl502854w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of nitrogen dopants in single-walled carbon nanotubes by scanning tunneling microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">Growth of Bi on Cu(111): Alloying and dealloying transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lin</w:t>
+                <w:t xml:space="preserve">G. De Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 617, pp.118-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564396v1</w:t>
+                <w:t xml:space="preserve">hal-01987560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Bi on Cu(111): Alloying and dealloying transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chacon</w:t>
+                <w:t xml:space="preserve">Thermodynamics versus kinetics in a morphology transition of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. De Abreu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Repain</w:t>
+                <w:t xml:space="preserve">F. Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goyhenex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Speisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987560v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics versus kinetics in a morphology transition of nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Speisser</w:t>
+                <w:t xml:space="preserve">Identification of nitrogen dopants in single-walled carbon nanotubes by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Romeo</w:t>
+                <w:t xml:space="preserve">H. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (15), </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (8), pp.7219-7226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn4026146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987561v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range ordered nanodomains of grafted electroactive molecules</w:t>
               </w:r>
@@ -5258,273 +5258,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Growth of Mixed Self-Assembled Monolayers on a Nanostructured Template: a Step toward the Patterning of Functional Molecular Domains</w:t>
+                <w:t xml:space="preserve">Spin-polarized surface states on Fe-deposited Au(111) surface: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Battaglini</w:t>
+                <w:t xml:space="preserve">Madhura Marathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Qin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shobhana Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (42), pp.15095-15105</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606 (11-12), pp.950-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987562v1</w:t>
+                <w:t xml:space="preserve">hal-01987564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized surface states on Fe-deposited Au(111) surface: A theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directed Growth of Mixed Self-Assembled Monolayers on a Nanostructured Template: a Step toward the Patterning of Functional Molecular Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhura Marathe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                <w:t xml:space="preserve">Z. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shobhana Narasimhan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Campiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 606 (11-12), pp.950-955</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (42), pp.15095-15105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987564v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Magnetoresistance through a Single Molecule due to a Spin-Split Hybridized Orbital</w:t>
               </w:r>
@@ -5644,64 +5644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable temperature STM study of Co deposition on a dodecanethiol self assembled monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Campiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5924,51 +5924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi unidimensional growth of Co nanostructures on a strained Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Campiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of reconstruction in heteroepitaxial systems using the Frenkel-Kontorova model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mehendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhura Marathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between interfacial and structural properties on the magnetism of self-organized core-shell Co/Pt supported nanodots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Campiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,57 +6816,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-body effects in electronic bandgaps of carbon nanotubes measured by scanning tunnelling spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Imaging the symmetry breaking of molecular orbitals in single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,103 +6895,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.235412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987575v1</w:t>
+                <w:t xml:space="preserve">hal-01987572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the symmetry breaking of molecular orbitals in single-wall carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Many-body effects in electronic bandgaps of carbon nanotubes measured by scanning tunnelling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,125 +7029,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (3), pp.235-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.235412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01987572v1</w:t>
+                <w:t xml:space="preserve">hal-01987575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Wave-Assisted Thermal Reversal of Epitaxial Perpendicular Magnetic Nanodots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Campiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8582,51 +8582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined STM/STS, TEM/EELS investigation of CNx-SWNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,1200 +9223,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the magnetic anisotropy energy of an array of self-ordered Co nanodots deposited on vicinal Au(111): X-ray magnetic circular dichroism measurements and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building uniform and long-range ordered nanostructures on a surface by nucleation on a point defect array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Repain</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (13), pp.S17-S26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/S02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211519v1</w:t>
+                <w:t xml:space="preserve">hal-01987586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building uniform and long-range ordered nanostructures on a surface by nucleation on a point defect array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of the magnetic anisotropy energy of an array of self-ordered Co nanodots deposited on vicinal Au(111): X-ray magnetic circular dichroism measurements and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ohresser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/S02⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (16), pp.165412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.165412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987586v1</w:t>
+                <w:t xml:space="preserve">hal-00211519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized nanostructures - Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform magnetic properties for an ultrahigh-density lattice of noninteracting Co nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Epple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rusponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.157204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.157204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic magnetic anisotropy in ultrathin ferromagnetic films on faceted surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (1), pp.117-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized epitaxial growth on spontaneously nano-patterned templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2004.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of cobalt nanodots on a Au vicinal surface by optical excitation of plasmon-like resonances using reflectance anisotropy spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.4072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.200562238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of Co ultrathin films grown on Au(111) vicinal surfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional feelings generated by meat and other food products in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juillard E.S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72 (15)</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.609-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987588v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional feelings generated by meat and other food products in women.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural modifications of Co ultrathin films grown on Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94, pp.609-619</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114729v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site selective nucleation on surfaces: the rate equation model compared with VT-STM experiment of Co on Au(788)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10444,113 +10453,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 275 (1-2), pp.E203-E209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined scanning tunneling microscopy and reflectance anisotropy spectroscopy study of self-organized anisotropic cobalt nanodots on a vicinal Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N; Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10559,7641 +10568,7641 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.085408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.085408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bovine spongifrom encephalopathy and foot-and-mouth disease crises in France on elderly people's attitudes towards meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatard-Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42, pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-induced structural modification of Co thin films deposited on Au(233) vicinal surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 557 (1-3), pp.171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-cell Crystallography of Self-organised Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF Highlights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2003, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic mechanisms for the ordered growth of Co nanodots on Au(788): a comparison between VT-STM experiments and multi-scaled calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 559 (1), pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicinal interface sensitive magneto-optical Kerr effect: Application to Co/Au(322)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hamrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of ordered cobalt nanodots growth on Au(788)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 212, pp.360-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein intake of young and elderly french people living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23, pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-ordering of Au(111) vicinal surfaces and application to nanostructure organized growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Repain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (47), pp.S3363-S3392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray super-cell crystallography of self-organized Co/Au(111) deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63 (2), pp.275-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i2003-00526-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily protein intakes and eating patterns in young and elderly french</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (6), pp.1107-1175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-structured metallic template for the growth of ordered, square-based nanodots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 511 (1-3), pp.183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral quantum wells at vicinal Au(111) studied with angle-resolved photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mugarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mascaraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kn Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66 (24)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional long-range-ordered growth of uniform cobalt nanostructures on a Au(111) vicinal template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Repain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 58 (5), pp.730-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional versus two-dimensional surface states on stepped Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mugarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Perez-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 65 (16)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered growth of cobalt nanostructures on a Au(111) vicinal surface: nucleation mechanisms and temperature behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Repain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96 (2), pp.178-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-ordering on crystal surfaces: fundamentals and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Repain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96 (2), pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing wave functions at step superlattices: confined versus propagating electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mugarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Perez-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96 (2), pp.154-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancy between the expected and actual acceptability of meat products, eggs and fish: the case of older consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (1), pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-ordering in two dimensions: nitrogen adsorption on copper (100) followed by STM at elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 476 (1-2), pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron confinement in surface states on a stepped gold surface revealed by angle-resolved photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mugarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mascaraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Perez-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part de la viande dans les apports protéiques de sujets âgés vivant à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36 (6), pp.417-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective hedonic analysis tool : Weak/strong points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (6), pp.643-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between atomic and mesoscopic order on gold vicinal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84, pp.5367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.5367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of Au(1,1,1) vicinal surfaces studied by grazing incidence X-ray diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Growth of self-organized cobalt nanostructures on Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICA B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 283 (1-3), pp.223-227</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 447 (1-3), pp.L152-L156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987608v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalysed annulation reaction of allenyltins with beta-iodo vinylic acids: selective synthesis of alpha-pyrones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology of Au(1,1,1) vicinal surfaces studied by grazing incidence X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Abarbri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vh Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 20, pp.1987-1988</w:t>
+              <w:t xml:space="preserve">PHYSICA B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 283 (1-3), pp.223-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987610v1</w:t>
+                <w:t xml:space="preserve">hal-01987608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of self-organized cobalt nanostructures on Au(111) vicinal surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-catalysed annulation reaction of allenyltins with beta-iodo vinylic acids: selective synthesis of alpha-pyrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Lecoeur</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 447 (1-3), pp.L152-L156</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.1987-1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987609v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction, step edges and self-organization on the Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 162, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization on Au(111) vicinal surfaces and the role of surface stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 422 (1-3), pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between steps and reconstruction on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47 (4), pp.435-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying objective characteristics that predict clusters produced by sensory attributes in cooked rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30 (5), pp.509-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal faceting behavior of Au(4,5,5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vh Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 443 (3), pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques sensorielles de jambons secs français, italiens, espagnols et classification de consommateurs suivant leurs préférences sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, HS, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing salt content of dry-cured ham : effect on lipid composition and sensory attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutron-Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEED study of activated nitrogen adsorption on (100) and (h11) faces of copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 371 (1), pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An STM study of the adsorption of Pb on Cu(100): Formation of an ordered surface alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Duvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 350 (1-3), pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium morphology of Au(111) vicinal surfaces revealed by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 14 (2), pp.1131-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.588414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superperiodicity In The Thermal Faceting Of Au(111) Vicinal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 324 (1), pp.L337-L342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory texture profile, grain physico-chemical characteristics and instrumental measurements of cooked rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pilandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 26, pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ion bombardment induced vacancy islands on Au(100) by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 12 (3), pp.1754-1757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.587592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Epitaxy And Island Growth Studied By Scanning-Tunneling-Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rj Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 207 (1), pp.198-COLL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Au on Ag(110) studied by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dd Chambliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 12 (3), pp.1747-1750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.587590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stm Study Of The Nucleation And Annealing Of Ion-Bombardment Induced Defects On Cu(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 302 (1-2), pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Faceting Of Au(4,3,3) Observed By Scanning-Tunneling-Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pourmir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5 (4-6), pp.269-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics Of High-Index Step Equilibrium Fluctuations As Observed By Scanning-Tunneling-Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Decheveigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 301 (1-3), pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stm Study Of Vicinal Structures On Au(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 315 (1-2), pp.L969-L972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des caracteristiques sensorielles d'apparence, de texture et d'aromes des foies gras d'oie et de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 14 (4), pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial-Growth Of Au On Ag(110) Studied By Scanning-Tunneling-Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dd Chambliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 287 (B), pp.941-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pig crossbreed on the composition, volatile compound content and flavour of dry cured ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Berdague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 34 (1), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations Of The Morphology Of Copper Surfaces By Scanning-Tunneling-Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 4 (5), pp.489-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermixing And 3-Dimensional Islands In The Epitaxial-Growth Of Au On Ag(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dd Chambliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 69 (22), pp.3200-3203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations Of Metal Epitaxy, Island Growth, And Alloy Formation By Scanning Tunneling Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dd Chambliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fowler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 204 (2), pp.72-PHYS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CO2 or vacuum packaging on normal and high pH meat shelf-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26, pp.641-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement statistique de profil sensoriel des jambons secs par analyse procusteenne generalisee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 11 (6), pp.317-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des modes de conservation sous CO2 et sous vide de la viande bovine a pH normal et a pH eleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 11 (6), pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different packaging systems for the storage of fresh beef meat in carbon dioxide atmosphere with or without residual oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 10 (4), pp.737-747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superstructures Of Sulfur On Stepped Copper Surfaces Observed By Scanning Tunneling Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 8 (1), pp.302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylase production in submerged culture using principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fermentation and bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 68 (5), pp.339-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning-Tunneling-Microscopy Observation Of Adsorbate-Induced Two-Dimensional Step Faceting On The S/Cu(11 11) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 63 (12), pp.1265-1268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling Current Between 2 Nonplanar Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 6 (2), pp.311-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study Of Graphite And Intercalated Graphite By Scanning Tunneling Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 6 (2), pp.360-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Tunneling Microscopy Illustrated By A Few Key Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL DE MICROSCOPIE ET DE SPECTROSCOPIE ELECTRONIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 13 (2), pp.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling Current Between 2 Nonplanar Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 37 (9), pp.4489-4494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Experiments Using Scanning Tunneling Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL DE MICROSCOPIE ET DE SPECTROSCOPIE ELECTRONIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 12 (4), pp.403-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution And Corrugation In Scanning Tunneling Microscopy - The Case Of Graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Surface-Topography In Scanning Tunneling Microscopy - A Free-Electron Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Sacks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Belin</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Esrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 304 (7), pp.265-268</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 36 (2), pp.961-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987640v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Topography In Scanning Tunneling Microscopy - A Free-Electron Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Resolution And Corrugation In Scanning Tunneling Microscopy - The Case Of Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ma Esrick</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 36 (2), pp.961-967</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 304 (7), pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987639v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Index Using The Delta-W Form Of Erato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Troyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 24 (8), pp.948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18203,754 +18212,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une nouvelle fonction d’estimation de la dépense énergétique adaptée aux smartphones et aux conditions habituelles de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lamaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ICTRNH : Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finder2E : A software to characterise physical activity and energy expenditure over short time-intervals in free living volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actiheart VS. Sensewear Armband for prediction of enertgy expenditure in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19009,198 +19018,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALVIGENE : detection and validation of genes involved in the beef meat quality in the 3 major beef breeds in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity and emotions: differentiation in emotions felt towards food in obese, overweight and normal-weight adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bartomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19229,323 +19238,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of meat quality in the French Charolais, Limousin and Blonde d'Aquitaine beef cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Renand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions suscitées par la viande : influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande. Evolution de l'agriculture et des territoires ruraux dans le développement régional,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19574,113 +19583,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR Bourgogne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19695,1100 +19704,1100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Academy Nutrition &amp; Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un message nutritionnel concernant les protéines sur les habitudes alimentaires des personnes âgées et sur leurs attitudes vis à vis de l'alimentation et de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès des observatoires régionaux de la santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Multidisciplinary Conference on food Choice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et préférences de produits alimentaires analysées par la cartographie des préférences et l'analyse des correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques sensorielles de jambons secs français, italiens, espagnols et classification de consommateurs suivant leurs préférences sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of micrococcaceae on the aromatic profiles of a dry sausage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Berdague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioflavour 95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1995, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile compounds of dry cured ham : Identification and sensory characterisation by sniffing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Berdague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement statistique de profil sensoriel des jambons secs par analyse procusteenne generalisee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journees Recherches Viande : Composition et Methodes Analytiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des modes de conservation sous CO2 et sous vide de la viande bovine a pH normal et a pH eleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualites organoleptiques de jambons secs prepares a partir de porc issus de quatre genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Touraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Solignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium sur le Porc Chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20798,154 +20807,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du rythme et de la nature des protéines ingérées sur le maintien de la masse maigre pendant une restriction énergétique chez les sujets obèses ou en surpoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adechian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Migne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quignard-Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20955,206 +20964,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of food sciences and nutrition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2003, 0-12-227061-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bison d'Amérique. Elevage, production et qualité de la viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1998, Techniques et Pratiques, 2-7380-0834-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21164,183 +21173,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled study by TEM/EELS and STM/STS of electronic properties of C- and CNx-nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the symmetry breaking of molecular orbitals in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21378,87 +21387,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring many-body effects in carbon nanotubes with a scanning tunneling microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21496,169 +21505,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic mechanisms for the ordered growth of Co nano-dots on Au(788): comparison of VT-STM experiments and multi-scaled calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21668,350 +21677,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage de l'édition scientifique, pratiques des scientifiques et coûts associés. Analyse des publications 2017 du CNRS et modèle économique associé, Direction des données ouvertes de la recherche, CNRS Printemps 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Paltani-Sargologos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conversion of tough meat to tender meat through endogenous biochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AIR--CT92-0521, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de souches de Lactobacillus et de Micrococcaceae adaptées à l'écologie du saucisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Berdague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ContratAliment2002--91G0553, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId515"/>
+      <w:footerReference w:type="default" r:id="rId516"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22158,51 +22167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lagoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tauzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiong Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02963170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrahal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mondal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banerjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01866952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Repain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.085432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Leo Kawahara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.085425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sporken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dos Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24796" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dong Pham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kartsev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joucken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Chumakov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Menshikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.247203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506074u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.125442" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512723c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Campiglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guitteny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joucken" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075306" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987555v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502854w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4026146" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Abreu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bulou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheurer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speisser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romeo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quignard-Boulange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00285.2012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01045170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.03.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0TBQSG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campiglio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Marathe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhana Narasimhan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl301802e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidy Nemausat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLBGXN36-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabosart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.161408" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987568v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Kawahara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehendale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.235443" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.235412" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Gao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274752v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Gao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134429" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodary" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVB3LZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecaeur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045430" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatonnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartomeuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Horowitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.081404" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Rodary" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Louis R. L. Stamps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.184415" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S02" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450795v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weiss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Epple" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusponi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.157204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tejeda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562238" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3W2C0G1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987588v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rohart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114729v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard E.S" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chlich" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987590v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N; Witkowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.085408" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114602v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard-Pannetier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987593v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamrle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferr&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jamet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ellmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114593v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandolini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. F." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987594v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lecoeur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fruchart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00526-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987598v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mugarza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mascaraque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kn Altmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987604v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Ortega" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perez-Dieste" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987600v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987599v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacale Jolivet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987606v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002620v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berroir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5367" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berroir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Etgens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987610v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abarbri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibonnet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchene" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Parrain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pourmir" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987613v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696747v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987612v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694313v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685531v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutron-Gambotti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gauthier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bocquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Duvault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987619v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacaze" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.588414" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987620v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708233v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pilandon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987624v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Girard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587592" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987625v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Johnson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Fowler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Wilson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987623v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Chambliss" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587590" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987626v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987622v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987627v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sacks" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Decheveigne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987621v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bayle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987629v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703415v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987630v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701536v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711654v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700556v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701488v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987632v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Siboulet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723717v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987633v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987636v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987637v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987634v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987635v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987638v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987640v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987639v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Esrick" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987641v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Bernard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gruber" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Troyon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kerner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082469v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081962v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasnes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spriet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750600v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donoyelle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336825v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818637v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115780v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Juillard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115782v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115542v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115390v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115388v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoutellier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandjean" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115052v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766489v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840652v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777260v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775959v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848463v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847089v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778782v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molenat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566411v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adechian" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Migne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826852v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843042v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631244v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401007v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001053v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Baudot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04066666v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Paltani-Sargologos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835768v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852093v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lagoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tauzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiong Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02963170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrahal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mondal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banerjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01866952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Repain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.085432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06890" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Leo Kawahara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.085425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sporken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dos Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24796" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kartsev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dong Pham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00476" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joucken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Chumakov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Menshikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.247203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506074u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.125442" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Campiglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guitteny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512723c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joucken" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502854w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Abreu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheurer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speisser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romeo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155404" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4026146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quignard-Boulange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00285.2012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01045170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.03.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0TBQSG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Marathe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhana Narasimhan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campiglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl301802e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidy Nemausat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLBGXN36-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabosart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.161408" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987568v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Kawahara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehendale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.235443" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.235412" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987575v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Gao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274752v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Gao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134429" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodary" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVB3LZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecaeur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045430" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatonnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartomeuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Horowitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.081404" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Rodary" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Louis R. L. Stamps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.184415" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987586v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S02" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.165412" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987587v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weiss" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Epple" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusponi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.157204" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987589v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tejeda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017053v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562238" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3W2C0G1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard E.S" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chlich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rohart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987590v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N; Witkowski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.085408" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114602v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard-Pannetier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987593v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004738v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987592v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamrle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jamet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987596v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ellmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114593v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandolini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. F." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lecoeur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987595v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fruchart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00526-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987602v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sotto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987598v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mugarza" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mascaraque" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kn Altmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987603v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Ortega" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perez-Dieste" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987600v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987599v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacale Jolivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987606v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987605v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002620v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berroir" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5367" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987609v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berroir" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987608v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Etgens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987610v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abarbri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibonnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchene" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Parrain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987614v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pourmir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987613v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696747v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987612v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694313v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685531v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutron-Gambotti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987617v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gauthier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987618v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bocquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Duvault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987619v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacaze" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.588414" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987620v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pilandon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987624v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Girard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587592" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987625v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Johnson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Fowler" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Wilson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987623v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Chambliss" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587590" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987626v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987627v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sacks" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Decheveigne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987621v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702807v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bayle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987629v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703415v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987628v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987630v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701536v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711654v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700556v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701488v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987632v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Siboulet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723717v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987633v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987636v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987637v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987635v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987638v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987639v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Esrick" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987640v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987641v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Bernard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gruber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Troyon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kerner" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082469v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081962v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasnes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spriet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750600v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donoyelle" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336825v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818637v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115780v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Juillard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115782v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115542v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115390v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115388v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoutellier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandjean" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115052v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766489v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840652v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777260v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775959v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848463v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847089v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778782v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molenat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566411v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adechian" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Migne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826852v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843042v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631244v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435099v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401007v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001053v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Baudot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04066666v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Paltani-Sargologos" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835768v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852093v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>