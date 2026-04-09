--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -901,1034 +901,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a C60 /Co interface reconstruction and its influence on magnetic properties</w:t>
+                <w:t xml:space="preserve">Robust magnetic anisotropy of a monolayer of hexacoordinate Fe( ii ) complexes assembled on Cu(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Fourmental</w:t>
+                <w:t xml:space="preserve">Massine Kelai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Le Laurent</w:t>
+                <w:t xml:space="preserve">Benjamin Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Repain</w:t>
+                <w:t xml:space="preserve">Mihail Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chacon</w:t>
+                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (23), pp.235413. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2395-2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.235413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1qi00085c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540843v1</w:t>
+                <w:t xml:space="preserve">hal-03221157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Phosphorus for Directed Molecular Assembly with Weak Electronic Coupling</w:t>
+                <w:t xml:space="preserve">Evidence of a C60 /Co interface reconstruction and its influence on magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Bouatou</w:t>
+                <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishav Harsh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ludovic Le Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202101644⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (23), pp.235413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.235413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03397109v1</w:t>
+                <w:t xml:space="preserve">hal-03540843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of Nanostructured Tungsten Oxide on Au(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Black Phosphorus for Directed Molecular Assembly with Weak Electronic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishav Harsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Youssef</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Yann Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202101644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03397100v1</w:t>
+                <w:t xml:space="preserve">hal-03397109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Intake Evaluation by a Learning Approach Using the Number of Food Portions and Body Weight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Properties of Nanostructured Tungsten Oxide on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Médard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
+                <w:t xml:space="preserve">Rishav Harsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goutet</w:t>
+                <w:t xml:space="preserve">Mariem Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10102273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (1), pp.660-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432903v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust magnetic anisotropy of a monolayer of hexacoordinate Fe( ii ) complexes assembled on Cu(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massine Kelai</w:t>
+                <w:t xml:space="preserve">Energy Intake Evaluation by a Learning Approach Using the Number of Food Portions and Body Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cahier</w:t>
+                <w:t xml:space="preserve">Sébastien Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Atanasov</w:t>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Neese</w:t>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+                <w:t xml:space="preserve">Olivier Goutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (9), pp.2395-2404. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1qi00085c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10102273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221157v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Measure Sedentary Behavior at Work?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Acceptance of ICTs for health and/or Physical Activity Monitoring in Patients with Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2019.00167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Sports and Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21276/jaspe.2019.2.3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194743v1</w:t>
+                <w:t xml:space="preserve">hal-02166489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of ICTs for health and/or Physical Activity Monitoring in Patients with Chronic Diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florie Fillol</w:t>
+                <w:t xml:space="preserve">How to Measure Sedentary Behavior at Work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Sports and Physical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (3), pp.50-58. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21276/jaspe.2019.2.3.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2019.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02166489v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep metallic interdiffusion in a model ferromagnetic/molecular system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (8), </w:t>
@@ -1960,295 +1960,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Hydrogen-Transfer Rate in Molecules on Graphene by Tunable Molecular Orbital Levels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Active and Sedentary Bout Lengths in Normal and Overweight Adults using eMouverecherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Joucken</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Paris Ludivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidoux Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saboul Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02902⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361592v1</w:t>
+                <w:t xml:space="preserve">hal-03197981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Active and Sedentary Bout Lengths in Normal and Overweight Adults using eMouverecherche</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Controlling Hydrogen-Transfer Rate in Molecules on Graphene by Tunable Molecular Orbital Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishav Harsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Frédéric Joucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.6897-6903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197981v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective control of molecule charge state on graphene using tip-induced electric field and nitrogen doping</w:t>
               </w:r>
@@ -2260,77 +2260,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Dong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pelaez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (1), pp.5. </w:t>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2496,351 +2496,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-, Light-, and Soft X-ray-Induced Spin Crossover in a Single Layer of Fe II -Pyrazolylborate Molecules in Direct Contact with Gold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Smartphone Accelerometer Application for Low-Intensity Activity and Energy Expenditure Estimations in Overweight and Obese Adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Fourmental</w:t>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Iasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
+                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Miolanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (8), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10916-017-0763-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291546v1</w:t>
+                <w:t xml:space="preserve">hal-01569914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Smartphone Accelerometer Application for Low-Intensity Activity and Energy Expenditure Estimations in Overweight and Obese Adults.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-, Light-, and Soft X-ray-Induced Spin Crossover in a Single Layer of Fe II -Pyrazolylborate Molecules in Direct Contact with Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Miolanne</w:t>
+                <w:t xml:space="preserve">Olga Iasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (8), pp.117. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.727-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10916-017-0763-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569914v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eMouveRecherche application competes with research devices to evaluate energy expenditure, physical activity and still time in free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,90 +3051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eMouveRecherche: the first scientific application to promote light-intensity activity for the prevention of chronic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Engineering and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
@@ -3166,480 +3166,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training reduces abdominal fat mass in postmenopausal women with type 2 diabetes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">An acceleration vector variance based method for energy expenditure estimation in real-life environment with a smartphone/smartwatch integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amidou Traore</w:t>
+                <w:t xml:space="preserve">Raksmey Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Pradel del Amaze</w:t>
+                <w:t xml:space="preserve">Libo Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (6), pp.433-441. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.435-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2016.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608777v1</w:t>
+                <w:t xml:space="preserve">hal-01594483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of physical activity intensities and energy expenditure in overweight and obese adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+                <w:t xml:space="preserve">High-intensity interval training reduces abdominal fat mass in postmenopausal women with type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Pradel del Amaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.433-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2016.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608723v1</w:t>
+                <w:t xml:space="preserve">hal-01608777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acceleration vector variance based method for energy expenditure estimation in real-life environment with a smartphone/smartwatch integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of physical activity intensities and energy expenditure in overweight and obese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.07.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01594483v1</w:t>
+                <w:t xml:space="preserve">hal-01608723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of total energy expenditure assessed by two devices in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,64 +3729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Smartphone Accelerometers and Signal Energy for Estimating Energy Expenditure in Daily-Living Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,77 +3841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smartphone-driven methodology for estimating physical activities and energy expenditure in free living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,849 +4219,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the Desire to Eat in Children and Adults in the Presence of an Obese Eater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
+                <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie M. N. Droit-Volet</w:t>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/oby.2011.26⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (2), pp.132-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644959v1</w:t>
+                <w:t xml:space="preserve">hal-03466250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Taillardat</w:t>
+                <w:t xml:space="preserve">Differences in the Desire to Eat in Children and Adults in the Presence of an Obese Eater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie M. N. Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.939 - 945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oby.2011.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03466256v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taillardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.658-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647993v1</w:t>
+                <w:t xml:space="preserve">hal-03466256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+                <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (2), pp.132 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019862v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644526v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taillardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.658 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466250v1</w:t>
+                <w:t xml:space="preserve">hal-02644526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t>
               </w:r>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,159 +5175,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion and food. Do the emotions expressed on other people's faces affect the desire to eat liked and disliked food products?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
+                <w:t xml:space="preserve">How liked and disliked foods affect time perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.457-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664935v1</w:t>
+                <w:t xml:space="preserve">hal-02669097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity and emotions: Differentiation in emotions felt towards food between obese, overweight and normal-weight adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5346,183 +5325,204 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (1), pp.62-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.07.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How liked and disliked foods affect time perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gil</w:t>
+                <w:t xml:space="preserve">Emotion and food. Do the emotions expressed on other people's faces affect the desire to eat liked and disliked food products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2008.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669097v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions generated by food in elderly French people</w:t>
               </w:r>
@@ -5534,51 +5534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Narchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5752,281 +5752,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in protein intake in elderly French people living at home after a nutritional information program targeting protein consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedonism as a predictor of attitudes of young French women towards meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.239-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659375v1</w:t>
+                <w:t xml:space="preserve">hal-02664248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedonism as a predictor of attitudes of young French women towards meat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change in protein intake in elderly French people living at home after a nutritional information program targeting protein consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106 (2), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jada.2005.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664248v1</w:t>
+                <w:t xml:space="preserve">hal-02659375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions generated by meat and other food products in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,372 +6375,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WellBeNet : une Application Recherche pour Evaluer les Modes de Vie</w:t>
+                <w:t xml:space="preserve">Analyser et comprendre les modes de vie : un enjeu majeur pour la santé des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital &amp; nouvelles technologies : des solutions pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Analgesia., Apr 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Forum de l'innovation France-Suisse dans l'économie des seniors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101574v1</w:t>
+                <w:t xml:space="preserve">hal-02293581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un programme d’activité physique sur la santé, les profils intentionnels, motivationnels, comportementaux des patients chroniques</w:t>
+                <w:t xml:space="preserve">WellBeNet : une Application Recherche pour Evaluer les Modes de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées francophones de la recherche en soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Digital &amp; nouvelles technologies : des solutions pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Analgesia., Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198004v1</w:t>
+                <w:t xml:space="preserve">hal-02101574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et comprendre les modes de vie : un enjeu majeur pour la santé des seniors</w:t>
+                <w:t xml:space="preserve">eMouve : la 1ère application scientifique sur smartphone pour promouvoir les activités de faible intensité et prévenir les maladies chroniques non transmissibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'innovation France-Suisse dans l'économie des seniors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">4. Assises Régionales de Nutrition et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293581v1</w:t>
+                <w:t xml:space="preserve">hal-02292477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMouve : la 1ère application scientifique sur smartphone pour promouvoir les activités de faible intensité et prévenir les maladies chroniques non transmissibles</w:t>
+                <w:t xml:space="preserve">Impact d’un programme d’activité physique sur la santé, les profils intentionnels, motivationnels, comportementaux des patients chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Assises Régionales de Nutrition et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. journées francophones de la recherche en soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292477v1</w:t>
+                <w:t xml:space="preserve">hal-03198004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mesure de l’activité physique chez les personnes obèses : démonstration de l’application WellBeNet et présentation du serveur ActivCollector</w:t>
               </w:r>
@@ -8276,51 +8276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
@@ -8781,64 +8781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NutriQuantic : une application smartphone pour déterminer l’adéquation de la prise alimentaire vis-à-vis des recommandations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Farigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t>
@@ -9012,372 +9012,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smartphone application to evaluate energy expenditure and duration of moderate-intensity activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747272v1</w:t>
+                <w:t xml:space="preserve">hal-02750219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                <w:t xml:space="preserve">A smartphone application to evaluate energy expenditure and duration of moderate-intensity activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t>
+              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189939v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750219v1</w:t>
+                <w:t xml:space="preserve">hal-01189939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du rythme et de la nature des protéines ingérées sur le maintien de la masse maigre pendant une restriction énergétique chez les sujets obèses ou en surpoids</w:t>
               </w:r>
@@ -9501,51 +9501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection fine de QTL de tendreté de la viande dans trois races allaitantes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,273 +9732,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of exercise intensity on 24h energy balance in obese children : an exploration in calorimetric chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193772v1</w:t>
+                <w:t xml:space="preserve">hal-01602033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exercise intensity on 24h energy balance in obese children : an exploration in calorimetric chambers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
+              <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602033v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10220,64 +10220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Saving Algorithm for Energy Expenditure Estimation with a Smartphone Sensor Based Approach: a Contribution to the Mobility Measurement in e-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10329,90 +10329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des algorithmes&amp;quot; du module eMouve en conditions contrôlées : étape préalable à la détection des activités physiques en conditions habituelles de vie à l'aide de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10447,64 +10447,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude algorithmique préliminaire&amp;quot; à la conception du module eMouve au sein d’ActivCollector : détection des activités physiques en conditions habituelles de vie à l’aide de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10721,51 +10721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://activcollector.clermont.inra.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.2025136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Douarre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bounechada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2022.101863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.235413" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101644" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;dard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10102273" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Atanasov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00085c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/jaspe.2019.2.3.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.083603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02902" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Ludivine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoux Romain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboul Damien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0087-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01923044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Miolanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0763-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/BEM.1000133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Pradel del Amaze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.07.031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barthomeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2011.02033.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70JCT8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. N. Droit-Volet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKW52CNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.10.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46FN1X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKBJNRCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3H6XW28-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Narchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chatonnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.06.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0GCSQTQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jada.2005.10.037" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6F2927M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101574v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198004v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595582v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Manenq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kergoat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menissier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wager" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouit-Moliane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750219v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quinault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804185v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://activcollector.clermont.inra.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.2025136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Douarre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bounechada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2022.101863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Atanasov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00085c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.235413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101644" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10102273" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/jaspe.2019.2.3.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.083603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Ludivine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoux Romain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboul Damien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02902" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0087-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01923044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Miolanne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0763-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11874" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/BEM.1000133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Pradel del Amaze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barthomeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2011.02033.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70JCT8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.10.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46FN1X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. N. Droit-Volet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.26" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.02.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKW52CNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3H6XW28-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKBJNRCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Narchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chatonnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.06.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0GCSQTQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jada.2005.10.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6F2927M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595582v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Manenq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kergoat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menissier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wager" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouit-Moliane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quinault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804185v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>