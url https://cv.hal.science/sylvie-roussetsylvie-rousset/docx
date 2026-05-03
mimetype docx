--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -118,51 +118,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2496,429 +2496,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Smartphone Accelerometer Application for Low-Intensity Activity and Energy Expenditure Estimations in Overweight and Obese Adults.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-, Light-, and Soft X-ray-Induced Spin Crossover in a Single Layer of Fe II -Pyrazolylborate Molecules in Direct Contact with Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guidoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Paris</w:t>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Miolanne</w:t>
+                <w:t xml:space="preserve">Olga Iasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10916-017-0763-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.727-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569914v1</w:t>
+                <w:t xml:space="preserve">hal-02291546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-, Light-, and Soft X-ray-Induced Spin Crossover in a Single Layer of Fe II -Pyrazolylborate Molecules in Direct Contact with Gold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eMouveRecherche application competes with research devices to evaluate energy expenditure, physical activity and still time in free-living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
+                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291546v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eMouveRecherche application competes with research devices to evaluate energy expenditure, physical activity and still time in free-living conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A Novel Smartphone Accelerometer Application for Low-Intensity Activity and Energy Expenditure Estimations in Overweight and Obese Adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+                <w:t xml:space="preserve">Magalie Miolanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69, pp.128-134. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (8), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10916-017-0763-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595562v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé personnalisée : les objets connectés pour adopter de nouveaux comportements</w:t>
               </w:r>
@@ -3051,77 +3051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eMouveRecherche: the first scientific application to promote light-intensity activity for the prevention of chronic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3478,64 +3478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smartphone-driven methodology for estimating physical activities and energy expenditure in free living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.271-278. </w:t>
@@ -4219,2020 +4219,1874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Differences in the Desire to Eat in Children and Adults in the Presence of an Obese Eater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Isacco</w:t>
+                <w:t xml:space="preserve">Sylvie M. N. Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.939 - 945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oby.2011.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466250v1</w:t>
+                <w:t xml:space="preserve">hal-02644959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the Desire to Eat in Children and Adults in the Presence of an Obese Eater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie M. N. Droit-Volet</w:t>
+                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taillardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.658-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/oby.2011.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644959v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
+                <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Taillardat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (2), pp.132 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466256v1</w:t>
+                <w:t xml:space="preserve">hal-02647993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647993v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taillardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.658 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019862v1</w:t>
+                <w:t xml:space="preserve">hal-02644526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+                <w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (2), pp.446-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644526v1</w:t>
+                <w:t xml:space="preserve">hal-01193527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How liked and disliked foods affect time perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.457-463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-2385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01193527v1</w:t>
+                <w:t xml:space="preserve">hal-02669097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How liked and disliked foods affect time perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gil</w:t>
+                <w:t xml:space="preserve">Obesity and emotions: Differentiation in emotions felt towards food between obese, overweight and normal-weight adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669097v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity and emotions: Differentiation in emotions felt towards food between obese, overweight and normal-weight adolescents</w:t>
+                <w:t xml:space="preserve">Emotion and food. Do the emotions expressed on other people's faces affect the desire to eat liked and disliked food products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.07.005⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2008.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02653558v1</w:t>
+                <w:t xml:space="preserve">hal-02664935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion and food. Do the emotions expressed on other people's faces affect the desire to eat liked and disliked food products?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
+                <w:t xml:space="preserve">Emotions generated by food in elderly French people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Narchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (9), pp.626-633</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664935v1</w:t>
+                <w:t xml:space="preserve">hal-02664044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions generated by food in elderly French people</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the desire to eat familiar and unfamiliar meat products influenced by the emotions expressed on eaters' faces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Chatonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (1), pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2007.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664044v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the desire to eat familiar and unfamiliar meat products influenced by the emotions expressed on eaters' faces?</w:t>
+                <w:t xml:space="preserve">Change in protein intake in elderly French people living at home after a nutritional information program targeting protein consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2007.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106 (2), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jada.2005.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658006v1</w:t>
+                <w:t xml:space="preserve">hal-02659375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedonism as a predictor of attitudes of young French women towards meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (3), pp.239-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in protein intake in elderly French people living at home after a nutritional information program targeting protein consumption</w:t>
+                <w:t xml:space="preserve">Emotions generated by meat and other food products in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jada.2005.10.037⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (4), pp.609-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659375v1</w:t>
+                <w:t xml:space="preserve">hal-02680777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions generated by meat and other food products in women</w:t>
+                <w:t xml:space="preserve">Des représentations différentes vis-à-vis de l'alimentation, de la viande et de la santé chez les personnes jeunes et âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...101 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Delphine Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13, 2, pp.76-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6242,728 +6096,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Physical Activity and Sedentary Patterns Analyzed in a General Population of Adults by the eMouve Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Coyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Coyault</w:t>
+                <w:t xml:space="preserve">Maelane Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Zemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Human Interaction and Emerging Technologies : Future Applicaitons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lausannes, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et comprendre les modes de vie : un enjeu majeur pour la santé des seniors</w:t>
+                <w:t xml:space="preserve">WellBeNet : une Application Recherche pour Evaluer les Modes de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'innovation France-Suisse dans l'économie des seniors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Digital &amp; nouvelles technologies : des solutions pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Analgesia., Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293581v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WellBeNet : une Application Recherche pour Evaluer les Modes de Vie</w:t>
+                <w:t xml:space="preserve">eMouve : la 1ère application scientifique sur smartphone pour promouvoir les activités de faible intensité et prévenir les maladies chroniques non transmissibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital &amp; nouvelles technologies : des solutions pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Analgesia., Apr 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4. Assises Régionales de Nutrition et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101574v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMouve : la 1ère application scientifique sur smartphone pour promouvoir les activités de faible intensité et prévenir les maladies chroniques non transmissibles</w:t>
+                <w:t xml:space="preserve">Impact d’un programme d’activité physique sur la santé, les profils intentionnels, motivationnels, comportementaux des patients chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Assises Régionales de Nutrition et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. journées francophones de la recherche en soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292477v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un programme d’activité physique sur la santé, les profils intentionnels, motivationnels, comportementaux des patients chroniques</w:t>
+                <w:t xml:space="preserve">Analyser et comprendre les modes de vie : un enjeu majeur pour la santé des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées francophones de la recherche en soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Forum de l'innovation France-Suisse dans l'économie des seniors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198004v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mesure de l’activité physique chez les personnes obèses : démonstration de l’application WellBeNet et présentation du serveur ActivCollector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème journée régionale de l’obésité en Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des nouvelles technologies pour la santé et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été de Nutrition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Sep 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies mobiles au service de la Recherche en Nutrition, Santé et Prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur Les Objets connectés: révolution ou menace ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé 2.0 : des outils de suivi de la nutrition et de l’activité physique en condition habituelles de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7018,445 +6872,445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’outils pour estimer l'activité physique quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri Manenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de l'Institut Qualiment, 3. ed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure and compound release during gum chewing: pilot studies to highlight new concerns in mastication studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Alain Woda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Food Oral Processing: Physics, physiology, and psychology of eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes onmeat tenderness in three French beef breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci affecting carcass and meat quality in two French beef breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,73 +7329,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primo-localisation de QTL de qualité de la viande dans deux races bovines allaitantes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7550,601 +7404,601 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualvigene Program: Detection and validation of genes involved in the beef meat quality in the 3 major beef breeds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renand</w:t>
+                <w:t xml:space="preserve">A. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malafosse</w:t>
+                <w:t xml:space="preserve">C. Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneur en lipides du muscle et adiposité des carcasses en races bovines à viande : variabilité génétique et effets de marqueurs dans les gènes DGAT1 et Thyroglobuline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markers in DGAT1 and TG genes are not associated with intramuscular lipid content in the french beef breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Qualvigène : mise en évidence du polymorphisme des gènes impliqués dans les qualités de la viande en races Charolaise, Limousine et Blonde d’Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Menissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour de Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8154,147 +8008,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of mastication and food texture in postprandial thermogenesis in obesity: role of a cephalic phase reflex mediated by autonomic nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferences on TransPyrenean Investigations in Obesity &amp; Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Diet and Physical Activity Profiles in Young Normal-and Overweight Men measured by the WellBeNet Scientific Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,142 +8163,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’activité physique grâce aux objets connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème DEFI-AUTONOMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des outils numériques pour maintenir les effets positifs d’un réentrainement chez des malades chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8486,73 +8340,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20èmes Journées de L’Ecole Doctorale SVSAE (Sciences de la vie, santé, Agronomie, Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Clermont-Ferrand, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high intensity interval or moderate intensity continuous training program on body composition changes in type 2 diabetes postmenopausal females: A randomized crossover study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8574,146 +8428,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Symposia, Exercise Metabolism, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Göteborg, Sweden. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un programme d’activité physique intermittent de haute intensité sur la perte de masse grasse abdominale chez la femme DT2 ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maillard</w:t>
+                <w:t xml:space="preserve">L. Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,100 +8586,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NutriQuantic : une application smartphone pour déterminer l’adéquation de la prise alimentaire vis-à-vis des recommandations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,212 +8711,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2015, Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emouve-recherche et son algorithme pred ee-ow : évaluation de la sédentarité et de la dépense énergetique totale chez les personnes en surcharge pondérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debouit-Moliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Debouit-Moliane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Farigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,100 +8931,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smartphone application to evaluate energy expenditure and duration of moderate-intensity activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9202,73 +9056,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9277,288 +9131,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du rythme et de la nature des protéines ingérées sur le maintien de la masse maigre pendant une restriction énergétique chez les sujets obèses ou en surpoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Adechian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Adechian</w:t>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Migné</w:t>
+                <w:t xml:space="preserve">Aurore Quinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marsset Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection fine de QTL de tendreté de la viande dans trois races allaitantes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9577,198 +9431,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensewear Armband for prediction of energy expenditure in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Glasgow, United Kingdom. 2011, 2th. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of exercise intensity on 24h energy balance in obese children : an exploration in calorimetric chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9777,119 +9631,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9898,101 +9752,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10002,188 +9856,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological markers for meat tenderness of the three main French beef breeds using 2-DE and MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Chaze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Science - Business Media B.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-1-4614-5625-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Science - Business Media B.V.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-5626-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-5626-1_8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10193,318 +10047,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Saving Algorithm for Energy Expenditure Estimation with a Smartphone Sensor Based Approach: a Contribution to the Mobility Measurement in e-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Manenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2015, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des algorithmes&amp;quot; du module eMouve en conditions contrôlées : étape préalable à la détection des activités physiques en conditions habituelles de vie à l'aide de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude algorithmique préliminaire&amp;quot; à la conception du module eMouve au sein d’ActivCollector : détection des activités physiques en conditions habituelles de vie à l’aide de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10516,65 +10370,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] RR-12-07, Université Blaise Pascal (Clermont Ferrand 2) (UBP). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10721,51 +10575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://activcollector.clermont.inra.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.2025136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Douarre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bounechada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2022.101863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Atanasov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00085c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.235413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101644" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10102273" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/jaspe.2019.2.3.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.083603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Ludivine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoux Romain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboul Damien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02902" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0087-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01923044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Miolanne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0763-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11874" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/BEM.1000133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Pradel del Amaze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barthomeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2011.02033.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70JCT8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.10.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46FN1X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. N. Droit-Volet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.26" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.02.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKW52CNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3H6XW28-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKBJNRCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Narchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chatonnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.06.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0GCSQTQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jada.2005.10.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6F2927M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595582v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Manenq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kergoat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menissier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wager" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouit-Moliane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quinault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804185v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://activcollector.clermont.inra.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.2025136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Douarre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bounechada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2022.101863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Atanasov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00085c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.235413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101644" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10102273" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/jaspe.2019.2.3.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.083603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Ludivine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoux Romain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboul Damien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02902" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0087-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01923044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Miolanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0763-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/BEM.1000133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Pradel del Amaze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barthomeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2011.02033.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70JCT8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. N. Droit-Volet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKW52CNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.10.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46FN1X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3H6XW28-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.07.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKBJNRCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Narchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chatonnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.06.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0GCSQTQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jada.2005.10.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6F2927M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198004v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Manenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kergoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211914v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211915v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menissier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wager" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930386v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouit-Moliane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quinault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>