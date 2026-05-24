--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -516,278 +516,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective evaluation of the first post-lockdown on physical activity, sedentary behavior and food choice in a sample of French young adult students</w:t>
+                <w:t xml:space="preserve">Behavioral and Emotional Changes One Year after the First Lockdown Induced by COVID-19 in a French Adult Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Douarre</w:t>
+                <w:t xml:space="preserve">Aurélie Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Poyet</w:t>
+                <w:t xml:space="preserve">Florine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Bounechada</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2022.101863⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10061042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853909v1</w:t>
+                <w:t xml:space="preserve">hal-03700421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and Emotional Changes One Year after the First Lockdown Induced by COVID-19 in a French Adult Population</w:t>
+                <w:t xml:space="preserve">Objective evaluation of the first post-lockdown on physical activity, sedentary behavior and food choice in a sample of French young adult students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Level</w:t>
+                <w:t xml:space="preserve">Alix Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine François</w:t>
+                <w:t xml:space="preserve">Fadi Bounechada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Descouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (6), pp.1042. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.101863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare10061042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2022.101863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700421v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible Impact of a 12-Month Web- and Smartphone-Based Program to Improve Long-term Physical Activity in Patients Attending Spa Therapy: Randomized Controlled Trial</w:t>
               </w:r>
@@ -901,697 +901,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust magnetic anisotropy of a monolayer of hexacoordinate Fe( ii ) complexes assembled on Cu(111)</w:t>
+                <w:t xml:space="preserve">Evidence of a C60 /Co interface reconstruction and its influence on magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massine Kelai</w:t>
+                <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cahier</w:t>
+                <w:t xml:space="preserve">Ludovic Le Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Atanasov</w:t>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Neese</w:t>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (9), pp.2395-2404. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (23), pp.235413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1qi00085c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.235413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221157v1</w:t>
+                <w:t xml:space="preserve">hal-03540843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a C60 /Co interface reconstruction and its influence on magnetic properties</w:t>
+                <w:t xml:space="preserve">Black Phosphorus for Directed Molecular Assembly with Weak Electronic Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Fourmental</w:t>
+                <w:t xml:space="preserve">Mehdi Bouatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Le Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Rishav Harsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.235413⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202101644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540843v1</w:t>
+                <w:t xml:space="preserve">hal-03397109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Phosphorus for Directed Molecular Assembly with Weak Electronic Coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Properties of Nanostructured Tungsten Oxide on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishav Harsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202101644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (1), pp.660-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03397109v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of Nanostructured Tungsten Oxide on Au(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Intake Evaluation by a Learning Approach Using the Number of Food Portions and Body Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishav Harsh</w:t>
+                <w:t xml:space="preserve">Sébastien Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Youssef</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellec</w:t>
+                <w:t xml:space="preserve">Olivier Goutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10258⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10102273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03397100v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Intake Evaluation by a Learning Approach Using the Number of Food Portions and Body Weight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                <w:t xml:space="preserve">Robust magnetic anisotropy of a monolayer of hexacoordinate Fe( ii ) complexes assembled on Cu(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massine Kelai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Médard</w:t>
+                <w:t xml:space="preserve">Benjamin Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Fleury</w:t>
+                <w:t xml:space="preserve">Mihail Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
+                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goutet</w:t>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), pp.2273. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2395-2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10102273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1qi00085c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432903v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of ICTs for health and/or Physical Activity Monitoring in Patients with Chronic Diseases</w:t>
               </w:r>
@@ -1832,103 +1832,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep metallic interdiffusion in a model ferromagnetic/molecular system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (8), </w:t>
@@ -2100,103 +2100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Hydrogen-Transfer Rate in Molecules on Graphene by Tunable Molecular Orbital Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishav Harsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (21), pp.6897-6903. </w:t>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pelaez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (1), pp.5. </w:t>
@@ -2515,64 +2515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-, Light-, and Soft X-ray-Induced Spin Crossover in a Single Layer of Fe II -Pyrazolylborate Molecules in Direct Contact with Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourmental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,480 +3166,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acceleration vector variance based method for energy expenditure estimation in real-life environment with a smartphone/smartwatch integration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">High-intensity interval training reduces abdominal fat mass in postmenopausal women with type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raksmey Phan</w:t>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libo Ren</w:t>
+                <w:t xml:space="preserve">Philippe de Pradel del Amaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63, pp.435-449. </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.433-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2016.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594483v1</w:t>
+                <w:t xml:space="preserve">hal-01608777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training reduces abdominal fat mass in postmenopausal women with type 2 diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+                <w:t xml:space="preserve">Evaluation of physical activity intensities and energy expenditure in overweight and obese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2016.07.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608777v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of physical activity intensities and energy expenditure in overweight and obese adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An acceleration vector variance based method for energy expenditure estimation in real-life environment with a smartphone/smartwatch integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raksmey Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608723v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of total energy expenditure assessed by two devices in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,51 +3729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Smartphone Accelerometers and Signal Energy for Estimating Energy Expenditure in Daily-Living Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,354 +5029,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How liked and disliked foods affect time perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gil</w:t>
+                <w:t xml:space="preserve">Obesity and emotions: Differentiation in emotions felt towards food between obese, overweight and normal-weight adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669097v1</w:t>
+                <w:t xml:space="preserve">hal-02653558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity and emotions: Differentiation in emotions felt towards food between obese, overweight and normal-weight adolescents</w:t>
+                <w:t xml:space="preserve">Emotion and food. Do the emotions expressed on other people's faces affect the desire to eat liked and disliked food products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2008.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02653558v1</w:t>
+                <w:t xml:space="preserve">hal-02664935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion and food. Do the emotions expressed on other people's faces affect the desire to eat liked and disliked food products?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Barthomeuf</w:t>
+                <w:t xml:space="preserve">How liked and disliked foods affect time perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.457-463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2008.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02664935v1</w:t>
+                <w:t xml:space="preserve">hal-02669097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions generated by food in elderly French people</w:t>
               </w:r>
@@ -5606,281 +5606,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in protein intake in elderly French people living at home after a nutritional information program targeting protein consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedonism as a predictor of attitudes of young French women towards meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.239-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659375v1</w:t>
+                <w:t xml:space="preserve">hal-02664248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedonism as a predictor of attitudes of young French women towards meat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change in protein intake in elderly French people living at home after a nutritional information program targeting protein consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106 (2), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jada.2005.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664248v1</w:t>
+                <w:t xml:space="preserve">hal-02659375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions generated by meat and other food products in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,165 +6436,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un programme d’activité physique sur la santé, les profils intentionnels, motivationnels, comportementaux des patients chroniques</w:t>
+                <w:t xml:space="preserve">Analyser et comprendre les modes de vie : un enjeu majeur pour la santé des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées francophones de la recherche en soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Forum de l'innovation France-Suisse dans l'économie des seniors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198004v1</w:t>
+                <w:t xml:space="preserve">hal-02293581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et comprendre les modes de vie : un enjeu majeur pour la santé des seniors</w:t>
+                <w:t xml:space="preserve">Impact d’un programme d’activité physique sur la santé, les profils intentionnels, motivationnels, comportementaux des patients chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'innovation France-Suisse dans l'économie des seniors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">5. journées francophones de la recherche en soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293581v1</w:t>
+                <w:t xml:space="preserve">hal-03198004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mesure de l’activité physique chez les personnes obèses : démonstration de l’application WellBeNet et présentation du serveur ActivCollector</w:t>
               </w:r>
@@ -8648,51 +8648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8866,372 +8866,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
+                <w:t xml:space="preserve">A smartphone application to evaluate energy expenditure and duration of moderate-intensity activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750219v1</w:t>
+                <w:t xml:space="preserve">hal-02747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smartphone application to evaluate energy expenditure and duration of moderate-intensity activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747272v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+                <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t>
+              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189939v1</w:t>
+                <w:t xml:space="preserve">hal-02750219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du rythme et de la nature des protéines ingérées sur le maintien de la masse maigre pendant une restriction énergétique chez les sujets obèses ou en surpoids</w:t>
               </w:r>
@@ -9586,273 +9586,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exercise intensity on 24h energy balance in obese children : an exploration in calorimetric chambers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
+              <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602033v1</w:t>
+                <w:t xml:space="preserve">hal-01193772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of exercise intensity on 24h energy balance in obese children : an exploration in calorimetric chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193772v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10074,51 +10074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Saving Algorithm for Energy Expenditure Estimation with a Smartphone Sensor Based Approach: a Contribution to the Mobility Measurement in e-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10183,77 +10183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des algorithmes&amp;quot; du module eMouve en conditions contrôlées : étape préalable à la détection des activités physiques en conditions habituelles de vie à l'aide de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10301,51 +10301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude algorithmique préliminaire&amp;quot; à la conception du module eMouve au sein d’ActivCollector : détection des activités physiques en conditions habituelles de vie à l’aide de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10575,51 +10575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://activcollector.clermont.inra.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.2025136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Douarre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bounechada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2022.101863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Atanasov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00085c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.235413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101644" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10102273" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/jaspe.2019.2.3.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.083603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Ludivine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoux Romain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboul Damien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02902" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0087-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01923044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Miolanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0763-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/BEM.1000133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Pradel del Amaze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barthomeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2011.02033.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70JCT8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. N. Droit-Volet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKW52CNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.10.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46FN1X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3H6XW28-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.07.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKBJNRCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Narchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chatonnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.06.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0GCSQTQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jada.2005.10.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6F2927M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198004v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Manenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kergoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211914v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211915v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menissier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wager" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930386v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouit-Moliane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quinault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://activcollector.clermont.inra.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.2025136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Douarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bounechada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descouls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2022.101863" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourmental" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.235413" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouatou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Harsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101644" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;dard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10102273" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Atanasov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00085c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/jaspe.2019.2.3.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.083603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Ludivine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoux Romain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboul Damien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02902" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0087-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01923044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Miolanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0763-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/BEM.1000133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Pradel del Amaze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.07.031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barthomeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2011.02033.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70JCT8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. N. Droit-Volet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKW52CNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.10.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46FN1X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3H6XW28-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.07.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKBJNRCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Narchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chatonnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.06.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0GCSQTQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jada.2005.10.037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6F2927M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Manenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kergoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211914v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211915v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menissier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wager" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930386v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouit-Moliane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quinault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>