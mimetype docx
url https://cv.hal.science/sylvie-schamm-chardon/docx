--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1020,278 +1020,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-analytical investigation of the forming process in an HfO2-based resistive switching memory</w:t>
+                <w:t xml:space="preserve">Reconstruction of depth resolved strain tensor in off-axis single crystals: Application to H + ions implanted LiTaO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Dewolf</w:t>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0072343⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (8), pp.082903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720298v1</w:t>
+                <w:t xml:space="preserve">hal-03154232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of depth resolved strain tensor in off-axis single crystals: Application to H + ions implanted LiTaO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-analytical investigation of the forming process in an HfO2-based resistive switching memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dewolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Louiset</w:t>
+                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Serge Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Charpin-Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (8), pp.082903. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (24), pp.244501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0040729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0072343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154232v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
               </w:r>
@@ -1960,51 +1960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Thin Ge films and Ge/GeO2 interfaces by means of raman–brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ovsyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,468 +2217,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-layer deposited thulium oxide as a passivation layer on germanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of molecular beam epitaxy of ferroelectric BaTiO3 films on Si, Ge and GaAs substrates and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Mo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.Z. Mitrovic</w:t>
+                <w:t xml:space="preserve">Sergei Kalinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hall</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922121⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.036005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/3/036005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720449v1</w:t>
+                <w:t xml:space="preserve">hal-01489400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale characterization of SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/4H-SiC interfaces in MOSFETs devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
+                <w:t xml:space="preserve">Anton J Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.28-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssc.2015.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of molecular beam epitaxy of ferroelectric BaTiO3 films on Si, Ge and GaAs substrates and their applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sang Mo Yang</w:t>
+                <w:t xml:space="preserve">Atomic-layer deposited thulium oxide as a passivation layer on germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.Z. Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Althobaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Kalinin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">D. Hesp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.R. Dhanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.036005. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (21), pp.214104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/3/036005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4922121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489400v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-Brillouin scattering from a thin Ge layer: Acoustic phonons for probing Ge/GeO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ovsyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,295 +2745,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon crystallization in nanodot arrays organized by block copolymer lithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural study and ferroelectricity of epitaxial BaTiO3 films on silicon grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Perego</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2775-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (21), pp.214102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718638v1</w:t>
+                <w:t xml:space="preserve">hal-01489886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study and ferroelectricity of epitaxial BaTiO3 films on silicon grown by molecular beam epitaxy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon crystallization in nanodot arrays organized by block copolymer lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Gautier</w:t>
+                <w:t xml:space="preserve">Michele Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Seguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (21), pp.214102. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4902165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2775-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489886v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantumdots for memory applications</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (8), pp.1490-1504. </w:t>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane organization of silicon nanocrystals embedded in SiO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,307 +3293,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of La on the electrical properties of HfSiON: From diffusion to Vth shifts</w:t>
+                <w:t xml:space="preserve">Fabrication of well-ordered arrays of silicon nanocrystals using a block copolymer mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hackenberg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gro-Jean</w:t>
+                <w:t xml:space="preserve">Paolo Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Seguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Andreozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.071⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (8), pp.1477-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745012v1</w:t>
+                <w:t xml:space="preserve">hal-01745010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of well-ordered arrays of silicon nanocrystals using a block copolymer mask</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of La on the electrical properties of HfSiON: From diffusion to Vth shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hackenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Pellegrino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Andreozzi</w:t>
+                <w:t xml:space="preserve">Z. Essa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gro-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300030⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.200-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745010v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling size of the interplay between quantum confinement and surface related effects in nanostructured silicon</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,508 +3707,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of the characteristics of Si nanocrystals by the charge pumping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Carrada</w:t>
+                <w:t xml:space="preserve">Régis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/8/085206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745013v1</w:t>
+                <w:t xml:space="preserve">hal-01745017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Diaz</w:t>
+                <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Suarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.615-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745016v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the characteristics of Si nanocrystals by the charge pumping technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (8), </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272, pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/8/085206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745017v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Analytical and Electrical Characterization of 4H-SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,444 +4413,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of Er-doped HfO2 and of its interface with Ge (001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fabrication of tunable nanoporous oxide surfaces by block copolymer lithography and atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wiemer</w:t>
+                <w:t xml:space="preserve">L. Lamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baldovino</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">M. Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.032⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/33/335303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745019v1</w:t>
+                <w:t xml:space="preserve">hal-01745020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and electrical properties of Er-doped HfO2 and of its interface with Ge (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wiemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baldovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">M. Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (4), pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647540v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fabrication of tunable nanoporous oxide surfaces by block copolymer lithography and atomic layer deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Seguini</w:t>
+                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fanciulli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp. 37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745020v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculated and experimental electron energy-loss spectra of La2O3, La(OH)(3), and LaOF nanophases in high permittivity lanthanum-based oxide layers</w:t>
               </w:r>
@@ -4862,51 +4862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (24), pp.243116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4940,103 +4940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining HRTEM-EELS nano-analysis with capacitance-voltage measurements to evaluate high-kappa thin films deposited on Si and Ge as candidate for future gate dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (4), pp.419-422. </w:t>
@@ -5099,77 +5099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The energy band alignment of Si nanocrystals in SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (8), pp.082107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5337,103 +5337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-3-based atomic layer deposition of hexagonal La2O3 films on Si(100) and Ge(100) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Volkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (8), pp.084108. </w:t>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1250, p. G01-07</w:t>
@@ -5596,103 +5596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of Er-doped HfO2 (Er ~ 15%) grown by atomic layer deposition for high-kappa gate stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wiemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wiemer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (18), pp.182901. </w:t>
@@ -5724,4029 +5724,4050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of Si nanocrystals embedded in SiO2/SiNx multilayers</w:t>
+                <w:t xml:space="preserve">Temperature-dependent low electric field charging of Si nanocrystals embedded within oxide-nitride-oxide dielectric stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delachat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Slaoui</w:t>
+                <w:t xml:space="preserve">N. Nikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/30/305704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408918v1</w:t>
+                <w:t xml:space="preserve">hal-01745029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Andrieux</w:t>
+                <w:t xml:space="preserve">Chemical/Structural Nanocharacterization and Electrical Properties of ALD-Grown La2O3/Si Interfaces for Advanced Gate Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Legros</w:t>
+                <w:t xml:space="preserve">S. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Volkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallet</w:t>
+                <w:t xml:space="preserve">L. H. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (1), pp.H1-H6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3000594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745028v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent low electric field charging of Si nanocrystals embedded within oxide-nitride-oxide dielectric stacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nikolaou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (30), </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/30/305704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745029v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical/Structural Nanocharacterization and Electrical Properties of ALD-Grown La2O3/Si Interfaces for Advanced Gate Stacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+                <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Miao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. N. Volkos</w:t>
+                <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. H. Lu</w:t>
+                <w:t xml:space="preserve">Isabelle Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156 (1), pp.H1-H6. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.1121-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3000594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745032v1</w:t>
+                <w:t xml:space="preserve">hal-01745028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Legros</w:t>
+                <w:t xml:space="preserve">Thermally induced permittivity enhancement in La-doped ZrO2 grown by atomic layer deposition on Ge(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wiemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baldovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (12), pp.122902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3227669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443057v1</w:t>
+                <w:t xml:space="preserve">hal-01745026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced permittivity enhancement in La-doped ZrO2 grown by atomic layer deposition on Ge(100)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Perego</w:t>
+                <w:t xml:space="preserve">ZrO 2 Thin Films Grown on 2D and 3D Silicon Surfaces by DLI-MOCVD for Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3227669⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.1121-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745026v1</w:t>
+                <w:t xml:space="preserve">hal-05334763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZrO 2 Thin Films Grown on 2D and 3D Silicon Surfaces by DLI-MOCVD for Electronic Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallet</w:t>
+                <w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based structures for non volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chan Shin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1160, pp.H01-03</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334763v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based structures for non volatile memory applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ultra-low-energy ion-beam-synthesis of Ge nanocrystals in thin ALD Al2O3 layers for memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (7-9), pp.1838-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697605v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low-energy ion-beam-synthesis of Ge nanocrystals in thin ALD Al2O3 layers for memory applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic layer deposition of LaxZr1-xO2-delta (x=0.25) high-k dielectrics for advanced gate stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mouti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">D. Tsoutsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Volkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baldovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 86 (7-9), pp.1838-1841. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (5), pp.53504 - 53504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.03.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3075609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745030v1</w:t>
+                <w:t xml:space="preserve">hal-01745031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of LaxZr1-xO2-delta (x=0.25) high-k dielectrics for advanced gate stacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tsoutsou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Baldovino</w:t>
+                <w:t xml:space="preserve">A. Zerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Stoquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mater. Sci. Eng. B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 147, pp.218-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745031v1</w:t>
+                <w:t xml:space="preserve">hal-00250450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Infrared spectroscopy and X-ray diffraction studies on the crystallographic evolution of La2O3 films upon annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tsoutsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Volkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (12), pp.2411-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01745035v1</w:t>
+                <w:t xml:space="preserve">hal-01745039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy and X-ray diffraction studies on the crystallographic evolution of La2O3 films upon annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. N. Volkos</w:t>
+                <w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4-5), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.09.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01745039v1</w:t>
+                <w:t xml:space="preserve">hal-01745035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthesized in SiNx : H by remote PECVD and annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Grob</w:t>
+                <w:t xml:space="preserve">J. J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Stoquert</w:t>
+                <w:t xml:space="preserve">J. P. Stoquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mater. Sci. Eng. B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 147 (2-3), pp.218-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.09.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250450v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthesized in SiNx : H by remote PECVD and annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Imaging Si nanoparticles embedded in SiO2 layers by (S)TEM-EELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. P. Stoquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.09.042⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.346--357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745037v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Si nanoparticles embedded in SiO2 layers by (S)TEM-EELS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marzia Carrada</w:t>
+                <w:t xml:space="preserve">KFM detection of charges injected by AFM into a thin SiO2 layer containing Si nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.008⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (12), pp.2358-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736064v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KFM detection of charges injected by AFM into a thin SiO2 layer containing Si nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Oxide-nitride-oxide memory stacks formed by low-energy Si ion implantation into nitride and wet oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 85 (12), pp.2358-2361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.09.027⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.1986--1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745038v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-nitride-oxide memory stacks formed by low-energy Si ion implantation into nitride and wet oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Field effect white and tunable electroluminescence from ion beam synthesized Si- and C-rich SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.068⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (21), pp.211105 - 253124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2807281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736069v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect white and tunable electroluminescence from ion beam synthesized Si- and C-rich SiO2 layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garrido</w:t>
+                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2807281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745044v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Wet oxidation of nitride layer implanted with low-energy Si ions for improved oxide-nitride-oxide memory stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (26), pp.263513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2752769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745045v1</w:t>
+                <w:t xml:space="preserve">hal-01736066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet oxidation of nitride layer implanted with low-energy Si ions for improved oxide-nitride-oxide memory stacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and microstructures of BaTi1-xZrxO3 hetero-epitaxial thin films on SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Varela Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2752769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (15), pp.4701-4706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736066v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and microstructures of BaTi1-xZrxO3 hetero-epitaxial thin films on SrTiO3 substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoluminescence spectroscopy and transport electrical measurements reveal the quantized features of Si nanocrystals embedded in an ultra thin SiO2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (15), pp.4701-4706. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.311-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745042v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence spectroscopy and transport electrical measurements reveal the quantized features of Si nanocrystals embedded in an ultra thin SiO2 layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Oxide-nitride-oxide dielectric stacks with Si nanoparticles obtained by low-energy ion beam synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Em Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200673272⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/21/215204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745040v1</w:t>
+                <w:t xml:space="preserve">hal-01745043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-nitride-oxide dielectric stacks with Si nanoparticles obtained by low-energy ion beam synthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (21), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (4), pp.044302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/21/215204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2171785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745043v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White electroluminescence from C- and Si-rich thin silicon oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jambois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (25), pp.253124 - 253124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2423244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Coffin</w:t>
+                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 258-260, pp.531-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736074v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect Diffus. Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 121 (2), pp.340-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204809v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demangeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">A. Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 121 (2), pp.340-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745048v1</w:t>
+                <w:t xml:space="preserve">hal-04811979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.070⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811979v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by spray pyrolysis and characterization in the VUV range of phosphor particles with spherical shape and micronic size</w:t>
               </w:r>
@@ -9872,4691 +9893,4545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Oxidation effects on transport characteristics of nanoscale MOS capacitors with an embedded layer of silicon nanocrystals obtained by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shalchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124, pp.494-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736090v1</w:t>
+                <w:t xml:space="preserve">hal-01745050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation effects on transport characteristics of nanoscale MOS capacitors with an embedded layer of silicon nanocrystals obtained by low energy ion implantation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (6), pp.1907--1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.082⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01745050v1</w:t>
+                <w:t xml:space="preserve">hal-01736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (11), pp.1734--1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736081v1</w:t>
+                <w:t xml:space="preserve">hal-01736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shalchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (12), pp.2987-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/12/043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736088v1</w:t>
+                <w:t xml:space="preserve">hal-04811982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (12), pp.2987-2992. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/12/043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Multi-dot floating-gates for nonvolatile semiconductor memories: Their ion beam synthesis and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Coffin</w:t>
+                <w:t xml:space="preserve">K.-H. Heinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (12), pp.2373-2375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04811982v1</w:t>
+                <w:t xml:space="preserve">hal-01736097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dot floating-gates for nonvolatile semiconductor memories: Their ion beam synthesis and morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Müller</w:t>
+                <w:t xml:space="preserve">Study of the chemical and structural organization of SIPOS films at the nanometer scale by TEM-EELS and XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Heinig</w:t>
+                <w:t xml:space="preserve">R Berjoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Möller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Barathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 107 (1), pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736097v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the chemical and structural organization of SIPOS films at the nanometer scale by TEM-EELS and XPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of the dielectric properties and structure of resin/carbon-black nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paciornik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. da Fonseca Martins Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.010⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (1), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2002107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745051v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the dielectric properties and structure of resin/carbon-black nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Study of the dielectric properties near the band gap by VEELS: gap measurement in bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2002107⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 96 (3-4), pp.559-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(03)00116-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166093v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dielectric properties near the band gap by VEELS: gap measurement in bulk materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic study and characterization of low pressure chemically vapor deposited silicon oxynitride films from tetraethylorthosilicate, dichlorosilane and ammonia gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Davazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Zanchi</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(03)00116-5⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 429 (1-2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00061-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745053v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study and characterization of low pressure chemically vapor deposited silicon oxynitride films from tetraethylorthosilicate, dichlorosilane and ammonia gas mixtures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Dot Floating-Gates in MOSFETs for nonvolatile memories - Their ion beam synthesis and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Heinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 429 (1-2), pp.77-83. </w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposium - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 792, pp.333-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00061-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-792-R8.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745054v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dot Floating-Gates in MOSFETs for nonvolatile memories - Their ion beam synthesis and morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">VUV absorption coefficient measurements of borate matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposium - Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-792-R8.7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 323, pp.816-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(01)01151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736111v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV absorption coefficient measurements of borate matrices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Low pressure chemical vapor deposition of silicon oxynitride films using tetraethylorthosilicate, dichlorosilane and ammonia mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Davazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 323, pp.816-819. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR3), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(01)01151-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745055v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure chemical vapor deposition of silicon oxynitride films using tetraethylorthosilicate, dichlorosilane and ammonia mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Contamination and the quantitative exploitation of EELS low-loss experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11 (PR3), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (3), pp.211-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00070-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745057v1</w:t>
+                <w:t xml:space="preserve">hal-01745056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination and the quantitative exploitation of EELS low-loss experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">High-resolution electron microscopy investigations of stacking faults in Y1Ba2Cu3O7−δ metalorganic chemical vapor deposited thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Zanchi</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dorignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00070-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 (7), pp.2732-2738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.1999.0366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745056v1</w:t>
+                <w:t xml:space="preserve">hal-01745058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution electron microscopy investigations of stacking faults in Y1Ba2Cu3O7−δ metalorganic chemical vapor deposited thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Element and phase identification via fine structure analysis in EELS: application to MOCVD-Y1Ba2Cu3O7-delta thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dorignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14 (7), pp.2732-2738. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 74 (3), pp.159-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/JMR.1999.0366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(98)00040-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745058v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element and phase identification via fine structure analysis in EELS: application to MOCVD-Y1Ba2Cu3O7-delta thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Studies of LPCVD Al–Fe–O deposits by XPS, EELS and Mössbauer spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sévely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(98)00040-0⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 105 (1-2), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00562-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745060v1</w:t>
+                <w:t xml:space="preserve">hal-01745059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of LPCVD Al–Fe–O deposits by XPS, EELS and Mössbauer spectroscopies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of amorphous SiCxNy chemical vapor deposited coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bendeddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Berjoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Merlemejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sévely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00562-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 81 (9), pp.6147-6154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.364396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745059v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of amorphous SiCxNy chemical vapor deposited coatings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlations between gas phase supersaturation, nucleation process and physico-chemical characteristics of silicon carbide deposited from Si-C-H-Cl system on silica substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Merlemejean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">D Lespiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Naslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sévely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.364396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30 (6), pp.1500-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00375255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745062v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Processes in the CVD of SiC from CH3SiCl3-H2 in a Vertical Hot-Wall Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lespiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-105-C5-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1995510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between gas phase supersaturation, nucleation process and physico-chemical characteristics of silicon carbide deposited from Si-C-H-Cl system on silica substrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">HREM Characterization of Interfaces in Thin MOCVD Superconducting Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00375255⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-927-C5-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19955110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745067v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HREM Characterization of Interfaces in Thin MOCVD Superconducting Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Physicochemical properties of SiC-based ceramics deposited by low pressure chemical vapor deposition from CH3SiCl3H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Naslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dorignac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-927-C5-934. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 254 (1-2), pp.75-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19955110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(94)06237-F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253779v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of SiC-based ceramics deposited by low pressure chemical vapor deposition from CH3SiCl3H2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dorignac</w:t>
+                <w:t xml:space="preserve">Preparation of YBCO on YSZ Layers Deposited on Silicon and Sapphire by MOCVD : Influence of the Intermediate Layer on the Quality of the Superconducting Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(94)06237-F⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-439-C5-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745064v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of YBCO on YSZ Layers Deposited on Silicon and Sapphire by MOCVD : Influence of the Intermediate Layer on the Quality of the Superconducting Film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chlorine and oxygen inhibition effects in the deposition of SiC-based ceramics from the Si-C-H-Cl system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lespiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Naslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sévely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (1), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0955-2219(95)91303-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253913v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine and oxygen inhibition effects in the deposition of SiC-based ceramics from the Si-C-H-Cl system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bendeddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0955-2219(95)91303-6⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (C5), pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745066v1</w:t>
+                <w:t xml:space="preserve">hal-01745065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of YBCO on YSZ Layers Deposited on Silicon and Sapphire by MOCVD : Influence of the Intermediate Layer on the Quality of the Superconducting Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+                <w:t xml:space="preserve">G Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Doudkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 5 (C5), pp.793-800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
+              <w:t xml:space="preserve">, 1995, Proceedings of the Tenth European Conference on Chemical Vapour Deposition, 5 (C5), pp.439-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745065v1</w:t>
+                <w:t xml:space="preserve">hal-01745063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of YBCO on YSZ Layers Deposited on Silicon and Sapphire by MOCVD : Influence of the Intermediate Layer on the Quality of the Superconducting Film</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Doudkowski</w:t>
+                <w:t xml:space="preserve">A. Bendeddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Santiso</w:t>
+                <w:t xml:space="preserve">R. Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Proceedings of the Tenth European Conference on Chemical Vapour Deposition, 5 (C5), pp.439-445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995551⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-793-C5-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745063v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Berjoan</w:t>
+                <w:t xml:space="preserve">Y2O3 nanoprecipitates in YBCO thin films obtained by thermal- MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bêche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Serin</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 235, pp.619-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)91533-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253957v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y2O3 nanoprecipitates in YBCO thin films obtained by thermal- MOCVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">Y2O3 nanoprecipitate/YBaCuO matrix interfaces: HREM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sévely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Santiso</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 235, pp.619-620. </w:t>
+              <w:t xml:space="preserve">, 1994, 235, pp.617-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)91533-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)91532-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745068v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y2O3 nanoprecipitate/YBaCuO matrix interfaces: HREM study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Compatibility between SiC filaments and aluminim in the K2ZrF6 wetting process and its effect on filament strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lepetitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Naslain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)91532-6⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 40 (2), pp.193-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0266-3538(91)90097-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745069v1</w:t>
+                <w:t xml:space="preserve">hal-01745072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility between SiC filaments and aluminim in the K2ZrF6 wetting process and its effect on filament strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">HREM identification of &amp;quot;one-dimensionally-disordered&amp;quot; polytypes in the SiC (CVI) matrix of SiC/SiC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Naslain</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sévely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0266-3538(91)90097-9⟩</w:t>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 2 (1), pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:019910020105900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745072v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HREM identification of &amp;quot;one-dimensionally-disordered&amp;quot; polytypes in the SiC (CVI) matrix of SiC/SiC composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The K2ZrF6 wetting process: Effect of surface chemistry on the ability of a SiC-Fiber preform to be impregnated by aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Mazel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Sévely</w:t>
+                <w:t xml:space="preserve">R Fedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Quenisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:019910020105900⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical Transactions a-Physical Metallurgy and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 22 (9), pp.2133-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02669881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745071v1</w:t>
+                <w:t xml:space="preserve">hal-01745070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The K2ZrF6 wetting process: Effect of surface chemistry on the ability of a SiC-Fiber preform to be impregnated by aluminum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Partial phase diagram of the ternary reciprocal system KF-AlF3-Al2O3-K2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rabardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Transactions a-Physical Metallurgy and Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02669881⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 14 (4), pp.385-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0364-5916(90)90006-L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745070v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial phase diagram of the ternary reciprocal system KF-AlF3-Al2O3-K2O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Liquid-process production of composite-materials with aluminum-based matrix reinforced by fibers of carbon or silicon-carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoires et Etudes Scientifiques de la revue de Metallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 85 (9), pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14566,737 +14441,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-composite MOx materials for NVMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Oxides for Non-volatile Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 7, Elsevier, pp.201-244, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814629-3.00007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiffusion and Chemical Reaction at Interfaces by TEM/EELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Transmission Electron Microscopy in Micro-Nanoelectronics, Nanoscience and Nanotechnology Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., UK, pp. 135-163, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118579022.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-based memories : concept and operation principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Scientific Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap. 2, 2012, 1-58883-181-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hprints-01745475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Packaging of Nanocrystals by Ultra Low Energy Ion Implantation for Applications in Electronics, Optics and Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis and Engineering of Nanostructures by Energetic Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, Chap. 9, pp. 153-172, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hprints-01745455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure, composition and electronic properties of rare earth oxide thin films studied using advanced transmission electron microscopy techniques (TEM-EELS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Scarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare Earth Oxide Thin Films: Growth Characterization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, pp.153-177, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11499893_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Structural Aspects of Thin Films Prepared by Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caro</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Praxedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Surfaces and Interfaces of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Vol. 4, Chap. 4, pp. 229-280, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-012513910-6/50050-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hprints-01745420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15306,100 +15181,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'élaboration des composites SiC/Al par le procédé au K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; bases physico-chimiques et incidence sur la résistance des fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Sciences et Technologies - Bordeaux I, 1989. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1989BOR10541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00374529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15409,2160 +15284,2160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication by neon ion milling and ferroelectricity of BaTiO3 nanodisks on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Jik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Jik Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
+                <w:t xml:space="preserve">César Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253512v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+                <w:t xml:space="preserve">Fabrication by neon ion milling and ferroelectricity of BaTiO3 nanodisks on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Jik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">César Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253508v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curled polarization nanodomains in (BaTiO3/SrTiO3) epitaxial superlattices on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hevelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Häusler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Aas Hunnesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Jik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Hammud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-analytical investigation of the forming process in an HfO2-based resistive switching memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dewolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Charpin-Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Jik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSBMM and CIASEM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Olinda, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Schottky Barrier height via polar discontinuity at (La,Sr)MnO3 / SrTiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible charge transfer and band bending at metal/oxide junction using interface combinatorial engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Negulescu</w:t>
+                <w:t xml:space="preserve">Reciprocal space-based method for quantitative mapping of strain, absolute and polarization related displacement fields in HR-STEM images of ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Upadhyay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Andreazza</w:t>
+                <w:t xml:space="preserve">Adrian Chmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Jik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRM2023/IUMRS-ICA2023 Grand Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253500v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal space-based method for quantitative mapping of strain, absolute and polarization related displacement fields in HR-STEM images of ferroelectrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+                <w:t xml:space="preserve">Reversible charge transfer and band bending at metal/oxide junction using interface combinatorial engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
+              <w:t xml:space="preserve">MRM2023/IUMRS-ICA2023 Grand Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253511v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of barium titanate nanopillars by neon ion milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veeresh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750429v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ruyter</w:t>
+                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485893v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication by neon ion milling and characterization of barium titanate nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Garcia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veeresh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics, ISAF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Epitaxial and Composite Ferroelectrics Directly on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 - 14th International Conference on Modern Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Capacitors with &amp;quot;Quasi-Amorphous&amp;quot; BaTiO3 Integrated on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Miyazoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring 2017,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Phœnix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial BaTiO3 on SiGe: nanoscale characterization of the film and its interface with the semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Magén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juri Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of switching mechanism in HfO2-based oxide resistive memories by in-situ Transmission Electron Microscopy (TEM) and Electron Energy Loss Spectroscopy (EELS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dewolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dewolf</w:t>
+                <w:t xml:space="preserve">V. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTFA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pasadena, United States. pp.371-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-characterization of switching mechanism in HfO2-based oxide resistive memories by TEM-EELS-EDS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra Low Energy Ion Beam Synthesis: An Original Method for the Fabrication of Nanocrystals in Dielectrics for Nanoelectronics, Nano-Optics and Plasmonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Delaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Cooper</w:t>
+                <w:t xml:space="preserve">G. Ben Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pecassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chevalier</w:t>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, LYON, France</w:t>
+              <w:t xml:space="preserve">CMOS Emerging Technologies, CMOSET 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882043v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Si Nanocrystals Embedded in SiO2 Matrix by Atom Probe Tomography</w:t>
               </w:r>
@@ -17667,2108 +17542,2108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Low Energy Ion Beam Synthesis: An Original Method for the Fabrication of Nanocrystals in Dielectrics for Nanoelectronics, Nano-Optics and Plasmonic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-characterization of switching mechanism in HfO2-based oxide resistive memories by TEM-EELS-EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dewolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ben Assayag</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hebras</w:t>
+                <w:t xml:space="preserve">N. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS Emerging Technologies, CMOSET 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079238v1</w:t>
+                <w:t xml:space="preserve">hal-01882043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Miyazoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the interface in sub-nm EOT TmSiO/HfO2 gate stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.Z. Mitrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Supardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hesp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.R. Danak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Workshop on Dielectrics in Microelectronics (WODIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie électronique en transmission avancée pour l’étude des oxydes fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystal Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilios Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of BaTiO3 films grown on Si1-xGex substrates by molecular beam epitaxy: role of passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and Cation Stoichiometry in Epitaxial BaTiO3 Thin Films Grown on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex oxides on semiconductors for nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2015 144th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, Fl, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Albertini</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965375v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Frank</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ISAF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489916v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
+                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489874v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth by molecular beam epitaxy of ferroelectric BaTiO3 on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kalinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of epitaxial BaTiO3 on Si and SiGe for ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 61st International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Baltimore, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local tetragonality of epitaxial BaTiO3 thin films on Si for ferroelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC2014 - 18th International Microscopy congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-analytical investigation of 4H-SiC interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstract book of EDGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of silicon nitride materials for SONOS memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19777,132 +19652,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Semiconductor Conference (CAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. pp.3-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMICND.2013.6688073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFTEM studies on the localization of silicon nanocrystals embedded in SiO2 for nano-devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19911,373 +19786,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 15th European Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional characterization of SiC-SiO2 interfaces in MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15Th European Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">219th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO2 and HfSiO-based structures for non volatile memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20299,275 +20174,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, San Francisco, United States. pp.ISBN 978-1-60511-226-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of Si nanocrystals embedded in SiO2/SiNx multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferblantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Frontiers in Silicon-Based Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, STRASBOURG, France. pp.994-997</w:t>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp. 994-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408922v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Low Energy Ion Implantation of Si Into HfO(2)-Based Layers for Non Volatile Memory Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chan Shin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20576,525 +20451,525 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Symposium H – Materials and Physics for Nonvolatile Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, San Francisco, United States. pp.3-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1160-H01-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low energy ion implantation of Si and Ge into HfO2-based layers for non volatile memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IEEE European Solid-State Device Research Conference (ESSDERC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, ATHENES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Silicon Nanocrystals Fabricated by Stencil Masked Low Energy Ion Implantation: Effect of the Stencil Aperture Size on the Implanted Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Dumas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium H – Materials and Physics for Nonvolatile Memories) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, indéterminée, Unknown Region. pp.61-66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1160-H04-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline Structure of HfZrO Thin Films and ZrO2 / HfO2 bi-Layers Grown by AVD for MOS Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clement Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.2911489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Energy Ion-Beam-Synthesis of Semiconductor Nanocrystals in Very Thin High-k Layers for Memory Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21103,1110 +20978,1110 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Microscopy of Semiconducting Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Cambridge, United Kingdom. pp.321-324, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-8615-1_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-8615-1_70⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide-nitride-oxide dielectric stacks with embedded Si-nanoparticles fabricated by low-energy ion-beam-synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilios Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Em. Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, San Francisco, United States. pp. 121-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-0997-I03-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Stoquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Semiconductor Nanostructures towards Electronic and Optoelectronic Device Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence from C- and Si- rich silicon oxides in continuous wave and pulsed excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peralvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 Spanish Conference on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Madrid, Spain. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SCED.2007.383982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials science issues for the fabrication of naocrystal memory devices by ultra low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Diffusion in Solids and Liquids, DSL-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultra-low energy ion implantation in thin SiO2 layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium D – Materials and Processes for Nonvolatile Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, indéterminée, Unknown Region. pp.281-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-830-D6.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of 2D arrays of Si nanocrystals by ultra-low-energy ion beam-synthesis for nonvolatile memories applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium D – Materials and Processes for Nonvolatile Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, indéterminée, Unknown Region. pp.217-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-830-D5.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of phosphor particles with spherical shape and micronic size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light sources 2004 – Tenth International Symposium on the Science and Technology of Light Sources, Institute of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bristol, United Kingdom. pp. 165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of oxygen content and dielectric function of YBCO7-delta by EELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lessik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sévely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electron Microscopy and Analysis Group Conference, EMAG’97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Cambridge, United Kingdom. pp. 335-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2818.1998.0381b.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22216,154 +22091,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CURLED POLARIZATION NANODOMAINS IN (BaTiO3/SrTiO3) EPITAXIAL SUPERLATTICES ON SILICON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Väinö Hevelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Jik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Häusler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Hammud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on ferroelectric materials organized</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Norwegian University of Science and Technology, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22373,151 +22248,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organized Nanostructures and Nano-objects : Fabrication, characterization and applications - Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210 (8), pp.1476, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201370052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId652"/>
+      <w:footerReference w:type="default" r:id="rId651"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22585,51 +22460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A37A1CCD"/>
+    <w:nsid w:val="E633EDB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22816,51 +22691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-schamm-chardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5534-8475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143045121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2307-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louiset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schamm-Chardon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c05309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Canabarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202507905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I I Olaniyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad4713" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chmielewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2023.113778" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dewolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charpin-Nicolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stumpf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abu Quba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Singer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Seguini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/014001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Mo Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baris Okatan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Shimizu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arduca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26710b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Yaacoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ovsyuk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873815110246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fabbri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2015.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FR9L4ZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Z. Mitrovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althobaiti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hesp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Dhanak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kalinin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/3/036005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perego" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2775-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80DF84CE0D6944E0064DC0CF5037F06BEAE0E033/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreozzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seguini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/7/075302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hackenberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gro-Jean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.071" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pellegrino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B324BCN8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813743" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085206" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1290D97B99C3834A19098544E68ACDFD07026361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefebvre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strenger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haeublein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enbacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wiemer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldovino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamagna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXNXWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/33/335303" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F49DDF2C03A92735ED80BA898987002E437E39AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600783" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RG9FQV2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629813" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mafhoz Kotb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Volkos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499258" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3400213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745029v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikolaou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/30/305704" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F6E6893B783D03F38CCDD92173F9170673FE960/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Lu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3000594" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227669" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.03.074" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745031v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoutsou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075609" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debernardi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Capelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGBVBTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250450v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745037v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Grob" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Stoquert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.042" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B7M060K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745044v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2807281" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745042v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela Fernandez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/052" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/107D6C1898F0AFB6D9C2219ED7A3AF150F3A0CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423244" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbouet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demangeot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joffin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S30" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4C4AE6941BD0EDDEA9B9E8D1513913B03770DA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745050v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grisolia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shalchian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.082" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0J65KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745049v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/12/043" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE34E47A8CABBC40824F981B8F8961B68569F165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coffin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berjoan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barathieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBFNZBNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paciornik" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. da Fonseca Martins Gomes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delarue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002107" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FQ50D77G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745053v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(03)00116-5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DGTQWJG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745054v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vamvakas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davazoglou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00061-0" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V2HLZKS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745055v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mugnier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01151-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQW2Z6CP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745057v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001329" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F087B247F0CD7C03E35342A06FEEAF62F43D78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745056v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00070-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH30CCL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745058v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grigis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorignac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1999.0366" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33A4CFF47CFBDB2ECDD2E05D342BF02B5939A280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745060v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(98)00040-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV0043W6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745059v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labatut" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Armas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;vely" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00562-8" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63PLZP4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745062v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendeddouche" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Merlemejean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364396" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253766v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langlais" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loumagne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespiaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naslain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995510" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBDDB5AF93F350AF20B9D5D02ADB5DD461946AE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745067v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lespiaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Langlais" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Naslain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00375255" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MDWMZHJ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grigis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19955110" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745064v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loumagne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)06237-F" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPZKK965-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253913v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casado" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llibre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudkowski" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995551" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745066v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(95)91303-6" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTTMWVZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745065v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995594" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745063v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garcia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casado" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llibre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doudkowski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santiso" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253957v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendeddouche" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745068v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Figueras" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91533-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K768JNVG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745069v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91532-6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVWG1M59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745072v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lepetitcorps" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(91)90097-9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJHFF20V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745071v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mazel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:019910020105900" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745070v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fedou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Rocher" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Quenisset" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02669881" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0NFS13RS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745073v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabardel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grannec" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(90)90006-L" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E4BA67B31CEF04C6E19B630A462F8B40E70451/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745074v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745009v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745475v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspbs.com/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745046v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Scarel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fanciulli" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499893_11" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71BA98C2A487F8D799B3C08F3E990DF8C32CD672/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745420v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudkowsky" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praxedas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012513910-6/50050-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374529v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989BOR10541" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253512v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jik Kim" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodrigues Canabarro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253508v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jik Kim" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Magen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253505v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hevelke" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines H&#228;usler" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Aas Hunnesta" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hammud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253479v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253523v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253511v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chmielewski" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750458v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081495v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cartier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruley" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081556v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081536v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Barthel" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998793v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dewolf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882043v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082375v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Han" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079238v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecassou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082411v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Supardan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Danak" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763015v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081592v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965449v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842516v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Bauer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745076v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2013.6688073" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720334v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720226v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408922v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745027v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H01-03" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736062v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911489" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745036v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8615-1_70" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A81D0B5FE35989F2535075EBA395551B25B0D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745041v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Em. Vamvakas" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0997-I03-10" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250454v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745052v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745061v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lessik" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1998.0381b.x" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253498v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745008v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201370052" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-schamm-chardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5534-8475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143045121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2307-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louiset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schamm-Chardon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c05309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Canabarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202507905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I I Olaniyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad4713" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chmielewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2023.113778" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040729" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dewolf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charpin-Nicolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stumpf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abu Quba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Singer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Seguini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/014001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Mo Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baris Okatan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Shimizu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arduca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26710b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Yaacoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ovsyuk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873815110246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fabbri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2015.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FR9L4ZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kalinin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/3/036005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Z. Mitrovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althobaiti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hesp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Dhanak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922121" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902165" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perego" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2775-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80DF84CE0D6944E0064DC0CF5037F06BEAE0E033/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreozzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seguini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/7/075302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pellegrino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B324BCN8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hackenberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gro-Jean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.071" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813743" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085206" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1290D97B99C3834A19098544E68ACDFD07026361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefebvre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strenger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haeublein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enbacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamagna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/33/335303" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F49DDF2C03A92735ED80BA898987002E437E39AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745019v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wiemer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldovino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXNXWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600783" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RG9FQV2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629813" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mafhoz Kotb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Volkos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499258" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3400213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikolaou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/30/305704" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F6E6893B783D03F38CCDD92173F9170673FE960/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3000594" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227669" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.03.074" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoutsou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075609" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debernardi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Capelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGBVBTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745037v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Grob" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Stoquert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.042" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B7M060K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745044v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2807281" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/052" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/107D6C1898F0AFB6D9C2219ED7A3AF150F3A0CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811979v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbouet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demangeot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joffin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S30" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4C4AE6941BD0EDDEA9B9E8D1513913B03770DA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grisolia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shalchian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.082" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0J65KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811982v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coffin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/12/043" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE34E47A8CABBC40824F981B8F8961B68569F165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745049v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berjoan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barathieu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBFNZBNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166093v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paciornik" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. da Fonseca Martins Gomes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delarue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002107" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FQ50D77G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745053v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(03)00116-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DGTQWJG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vamvakas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davazoglou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00061-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V2HLZKS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mugnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01151-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQW2Z6CP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745057v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001329" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F087B247F0CD7C03E35342A06FEEAF62F43D78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745056v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00070-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH30CCL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grigis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorignac" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1999.0366" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33A4CFF47CFBDB2ECDD2E05D342BF02B5939A280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(98)00040-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV0043W6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745059v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labatut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Armas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;vely" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00562-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63PLZP4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745062v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendeddouche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Merlemejean" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364396" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745067v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lespiaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Langlais" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Naslain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00375255" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MDWMZHJ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253766v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langlais" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loumagne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespiaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naslain" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995510" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBDDB5AF93F350AF20B9D5D02ADB5DD461946AE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253779v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grigis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19955110" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745064v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loumagne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)06237-F" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPZKK965-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253913v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casado" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llibre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudkowski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995551" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745066v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(95)91303-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTTMWVZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745065v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995594" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745063v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garcia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llibre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doudkowski" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santiso" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253957v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendeddouche" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745068v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Figueras" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91533-4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K768JNVG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745069v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91532-6" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVWG1M59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745072v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lepetitcorps" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(91)90097-9" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJHFF20V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745071v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mazel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:019910020105900" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745070v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fedou" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Rocher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Quenisset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02669881" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0NFS13RS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745073v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabardel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grannec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(90)90006-L" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E4BA67B31CEF04C6E19B630A462F8B40E70451/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745074v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745009v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745475v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspbs.com/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745046v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Scarel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fanciulli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499893_11" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71BA98C2A487F8D799B3C08F3E990DF8C32CD672/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745420v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudkowsky" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praxedas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012513910-6/50050-5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374529v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989BOR10541" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253508v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodrigues Canabarro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jik Kim" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Magen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253512v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jik Kim" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253505v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hevelke" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines H&#228;usler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Aas Hunnesta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hammud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253479v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253523v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253511v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chmielewski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750458v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081495v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cartier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruley" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081556v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081536v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Barthel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998793v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dewolf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079238v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecassou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082375v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Han" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882043v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082411v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Supardan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Danak" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763015v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081592v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965449v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842516v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Bauer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745076v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2013.6688073" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720334v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720226v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408918v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745027v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H01-03" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736062v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911489" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745036v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8615-1_70" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A81D0B5FE35989F2535075EBA395551B25B0D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745041v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Em. Vamvakas" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0997-I03-10" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250454v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745052v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745061v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lessik" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1998.0381b.x" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253498v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745008v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201370052" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>