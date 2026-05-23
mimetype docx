--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1020,278 +1020,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of depth resolved strain tensor in off-axis single crystals: Application to H + ions implanted LiTaO 3</w:t>
+                <w:t xml:space="preserve">Nano-analytical investigation of the forming process in an HfO2-based resistive switching memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Louiset</w:t>
+                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Tristan Dewolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Charpin-Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (24), pp.244501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0072343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154232v1</w:t>
+                <w:t xml:space="preserve">hal-03720298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-analytical investigation of the forming process in an HfO2-based resistive switching memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of depth resolved strain tensor in off-axis single crystals: Application to H + ions implanted LiTaO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Blonkowski</w:t>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Charpin-Nicolle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (24), pp.244501. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (8), pp.082903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0072343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0040729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720298v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
               </w:r>
@@ -1960,51 +1960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Thin Ge films and Ge/GeO2 interfaces by means of raman–brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ovsyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,468 +2217,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of molecular beam epitaxy of ferroelectric BaTiO3 films on Si, Ge and GaAs substrates and their applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-layer deposited thulium oxide as a passivation layer on germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Kalinin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">I.Z. Mitrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Althobaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hesp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Dhanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/3/036005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (21), pp.214104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489400v1</w:t>
+                <w:t xml:space="preserve">hal-01720449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale characterization of SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/4H-SiC interfaces in MOSFETs devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Strenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton J Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.28-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssc.2015.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-layer deposited thulium oxide as a passivation layer on germanium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Althobaiti</w:t>
+                <w:t xml:space="preserve">A review of molecular beam epitaxy of ferroelectric BaTiO3 films on Si, Ge and GaAs substrates and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Mo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hesp</w:t>
+                <w:t xml:space="preserve">Sergei Kalinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.R. Dhanak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (21), pp.214104. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.036005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4922121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/3/036005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720449v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-Brillouin scattering from a thin Ge layer: Acoustic phonons for probing Ge/GeO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ovsyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,295 +2745,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study and ferroelectricity of epitaxial BaTiO3 films on silicon grown by molecular beam epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon crystallization in nanodot arrays organized by block copolymer lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Gautier</w:t>
+                <w:t xml:space="preserve">Michele Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Seguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2775-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489886v1</w:t>
+                <w:t xml:space="preserve">hal-01718638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon crystallization in nanodot arrays organized by block copolymer lithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural study and ferroelectricity of epitaxial BaTiO3 films on silicon grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Perego</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (21), pp.214102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2775-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4902165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718638v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantumdots for memory applications</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (8), pp.1490-1504. </w:t>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane organization of silicon nanocrystals embedded in SiO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,64 +3312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of well-ordered arrays of silicon nanocrystals using a block copolymer mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,879 +3707,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the characteristics of Si nanocrystals by the charge pumping technique</w:t>
+                <w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">C. Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/8/085206⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272, pp.53-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745017v1</w:t>
+                <w:t xml:space="preserve">hal-01745016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Nano-Analytical and Electrical Characterization of 4H-SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 711, pp.134-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01745013v1</w:t>
+                <w:t xml:space="preserve">hal-01745014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Comparative Study of Electrical and Microstructural Properties of 4H-SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Haeublein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ryssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.437-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745016v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Analytical and Electrical Characterization of 4H-SiC MOSFETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.615-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745014v1</w:t>
+                <w:t xml:space="preserve">hal-01745013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Electrical and Microstructural Properties of 4H-SiC MOSFETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Enbacher</w:t>
+                <w:t xml:space="preserve">Extraction of the characteristics of Si nanocrystals by the charge pumping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Ryssel</w:t>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/8/085206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745018v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fabrication of tunable nanoporous oxide surfaces by block copolymer lithography and atomic layer deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lamagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Seguini</w:t>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fanciulli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp. 37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745020v1</w:t>
+                <w:t xml:space="preserve">hal-00647540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of Er-doped HfO2 and of its interface with Ge (001)</w:t>
               </w:r>
@@ -4591,266 +4570,287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (4), pp.415-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
+                <w:t xml:space="preserve">The fabrication of tunable nanoporous oxide surfaces by block copolymer lithography and atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Portier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">M. Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/33/335303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647540v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculated and experimental electron energy-loss spectra of La2O3, La(OH)(3), and LaOF nanophases in high permittivity lanthanum-based oxide layers</w:t>
               </w:r>
@@ -4862,51 +4862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (24), pp.243116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4940,77 +4940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining HRTEM-EELS nano-analysis with capacitance-voltage measurements to evaluate high-kappa thin films deposited on Si and Ge as candidate for future gate dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5099,77 +5099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The energy band alignment of Si nanocrystals in SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (8), pp.082107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5337,77 +5337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-3-based atomic layer deposition of hexagonal La2O3 films on Si(100) and Ge(100) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Volkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1250, p. G01-07</w:t>
@@ -5609,90 +5609,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of Er-doped HfO2 (Er ~ 15%) grown by atomic layer deposition for high-kappa gate stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (18), pp.182901. </w:t>
@@ -5724,617 +5724,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent low electric field charging of Si nanocrystals embedded within oxide-nitride-oxide dielectric stacks</w:t>
+                <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nikolaou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/30/305704⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.1121-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745029v1</w:t>
+                <w:t xml:space="preserve">hal-01745028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical/Structural Nanocharacterization and Electrical Properties of ALD-Grown La2O3/Si Interfaces for Advanced Gate Stacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Temperature-dependent low electric field charging of Si nanocrystals embedded within oxide-nitride-oxide dielectric stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. H. Lu</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3000594⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/30/305704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745032v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Legros</w:t>
+                <w:t xml:space="preserve">Chemical/Structural Nanocharacterization and Electrical Properties of ALD-Grown La2O3/Si Interfaces for Advanced Gate Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Volkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (1), pp.H1-H6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3000594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01443057v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745028v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally induced permittivity enhancement in La-doped ZrO2 grown by atomic layer deposition on Ge(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6342,51 +6342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95 (12), pp.122902. </w:t>
@@ -6424,426 +6424,426 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrO 2 Thin Films Grown on 2D and 3D Silicon Surfaces by DLI-MOCVD for Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (8), pp.1121-1128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based structures for non volatile memory applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697605v1</w:t>
+                <w:t xml:space="preserve">hal-05334743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Legros</w:t>
+                <w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based structures for non volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chan Shin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1160, pp.H01-03</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05334743v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low-energy ion-beam-synthesis of Ge nanocrystals in thin ALD Al2O3 layers for memory applications</w:t>
               </w:r>
@@ -6868,51 +6868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic layer deposition of LaxZr1-xO2-delta (x=0.25) high-k dielectrics for advanced gate stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tsoutsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Volkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,51 +7097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,51 +7368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (4-5), pp.395-401. </w:t>
@@ -7514,51 +7514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthesized in SiNx : H by remote PECVD and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7660,51 +7660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Si nanoparticles embedded in SiO2 layers by (S)TEM-EELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 108 (4), pp.346--357. </w:t>
@@ -7832,77 +7832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85 (12), pp.2358-2361. </w:t>
@@ -8092,307 +8092,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect white and tunable electroluminescence from ion beam synthesized Si- and C-rich SiO2 layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garrido</w:t>
+                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2807281⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745044v1</w:t>
+                <w:t xml:space="preserve">hal-01745045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Field effect white and tunable electroluminescence from ion beam synthesized Si- and C-rich SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (21), pp.211105 - 253124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2807281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745045v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet oxidation of nitride layer implanted with low-energy Si ions for improved oxide-nitride-oxide memory stacks</w:t>
               </w:r>
@@ -8538,51 +8538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,90 +8667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence spectroscopy and transport electrical measurements reveal the quantized features of Si nanocrystals embedded in an ultra thin SiO2 layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.311-315. </w:t>
@@ -8940,489 +8940,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">White electroluminescence from C- and Si-rich thin silicon oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99 (4), pp.044302. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (25), pp.253124 - 253124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2171785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2423244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736074v1</w:t>
+                <w:t xml:space="preserve">hal-01745047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White electroluminescence from C- and Si-rich thin silicon oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 258-260, pp.531-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745047v1</w:t>
+                <w:t xml:space="preserve">hal-00204809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (4), pp.044302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2171785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204809v1</w:t>
+                <w:t xml:space="preserve">hal-01736074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9601,788 +9601,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation effects on transport characteristics of nanoscale MOS capacitors with an embedded layer of silicon nanocrystals obtained by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shalchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 124, pp.494-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736081v1</w:t>
+                <w:t xml:space="preserve">hal-01745050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration by spray pyrolysis and characterization in the VUV range of phosphor particles with spherical shape and micronic size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Baret</w:t>
+                <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/17/S30⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (6), pp.1907--1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00359209v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation effects on transport characteristics of nanoscale MOS capacitors with an embedded layer of silicon nanocrystals obtained by low energy ion implantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Shalchian</w:t>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.082⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (11), pp.1734--1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745050v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Elaboration by spray pyrolysis and characterization in the VUV range of phosphor particles with spherical shape and micronic size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Caillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (17), pp.3261-3268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/17/S30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736090v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 49 (11), pp.1734--1744. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736088v1</w:t>
+                <w:t xml:space="preserve">hal-01736081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10471,64 +10471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10742,51 +10742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the chemical and structural organization of SIPOS films at the nanometer scale by TEM-EELS and XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Berjoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10897,51 +10897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. da Fonseca Martins Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11004,51 +11004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric properties near the band gap by VEELS: gap measurement in bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11146,51 +11146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Davazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Berjoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11377,345 +11377,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV absorption coefficient measurements of borate matrices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Low pressure chemical vapor deposition of silicon oxynitride films using tetraethylorthosilicate, dichlorosilane and ammonia mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Davazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(01)01151-3⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR3), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745055v1</w:t>
+                <w:t xml:space="preserve">hal-01745057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure chemical vapor deposition of silicon oxynitride films using tetraethylorthosilicate, dichlorosilane and ammonia mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">VUV absorption coefficient measurements of borate matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11 (PR3), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 323, pp.816-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(01)01151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745057v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination and the quantitative exploitation of EELS low-loss experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11787,51 +11787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution electron microscopy investigations of stacking faults in Y1Ba2Cu3O7−δ metalorganic chemical vapor deposited thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dorignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11903,51 +11903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element and phase identification via fine structure analysis in EELS: application to MOCVD-Y1Ba2Cu3O7-delta thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 74 (3), pp.159-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12032,51 +12032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Berjoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sévely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12191,51 +12191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Merlemejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 81 (9), pp.6147-6154. </w:t>
@@ -12267,794 +12267,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between gas phase supersaturation, nucleation process and physico-chemical characteristics of silicon carbide deposited from Si-C-H-Cl system on silica substrates</w:t>
+                <w:t xml:space="preserve">Kinetic Processes in the CVD of SiC from CH3SiCl3-H2 in a Vertical Hot-Wall Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lespiaux</w:t>
+                <w:t xml:space="preserve">F. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Langlais</w:t>
+                <w:t xml:space="preserve">F. Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Naslain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">D. Lespiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Sévely</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00375255⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-105-C5-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745067v1</w:t>
+                <w:t xml:space="preserve">jpa-00253766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Processes in the CVD of SiC from CH3SiCl3-H2 in a Vertical Hot-Wall Reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of YBCO on YSZ Layers Deposited on Silicon and Sapphire by MOCVD : Influence of the Intermediate Layer on the Quality of the Superconducting Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Loumagne</w:t>
+                <w:t xml:space="preserve">G. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lespiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">J. Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Naslain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-105-C5-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995510⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-439-C5-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253766v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HREM Characterization of Interfaces in Thin MOCVD Superconducting Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-927-C5-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19955110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical properties of SiC-based ceramics deposited by low pressure chemical vapor deposition from CH3SiCl3H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Loumagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 254 (1-2), pp.75-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-6090(94)06237-F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of YBCO on YSZ Layers Deposited on Silicon and Sapphire by MOCVD : Influence of the Intermediate Layer on the Quality of the Superconducting Film</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlations between gas phase supersaturation, nucleation process and physico-chemical characteristics of silicon carbide deposited from Si-C-H-Cl system on silica substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Llibre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Lespiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Naslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sévely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30 (6), pp.1500-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00375255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253913v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine and oxygen inhibition effects in the deposition of SiC-based ceramics from the Si-C-H-Cl system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lespiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sévely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13152,51 +13152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Berjoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13326,51 +13326,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Proceedings of the Tenth European Conference on Chemical Vapour Deposition, 5 (C5), pp.439-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1995551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745063v1</w:t>
@@ -13420,51 +13420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berjoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13541,51 +13541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13674,51 +13674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y2O3 nanoprecipitate/YBaCuO matrix interfaces: HREM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13807,77 +13807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility between SiC filaments and aluminim in the K2ZrF6 wetting process and its effect on filament strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lepetitcorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 40 (2), pp.193-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13923,51 +13923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HREM identification of &amp;quot;one-dimensionally-disordered&amp;quot; polytypes in the SiC (CVI) matrix of SiC/SiC composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14040,51 +14040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The K2ZrF6 wetting process: Effect of surface chemistry on the ability of a SiC-Fiber preform to be impregnated by aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14092,51 +14092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Quenisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical Transactions a-Physical Metallurgy and Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 22 (9), pp.2133-2139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14182,90 +14182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial phase diagram of the ternary reciprocal system KF-AlF3-Al2O3-K2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rabardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14328,77 +14328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-process production of composite-materials with aluminum-based matrix reinforced by fibers of carbon or silicon-carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoires et Etudes Scientifiques de la revue de Metallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 85 (9), pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14589,51 +14589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiffusion and Chemical Reaction at Interfaces by TEM/EELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Transmission Electron Microscopy in Micro-Nanoelectronics, Nanoscience and Nanotechnology Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., UK, pp. 135-163, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14680,51 +14680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-based memories : concept and operation principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14788,103 +14788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Packaging of Nanocrystals by Ultra Low Energy Ion Implantation for Applications in Electronics, Optics and Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis and Engineering of Nanostructures by Energetic Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, Chap. 9, pp. 153-172, 2011</w:t>
@@ -14913,51 +14913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure, composition and electronic properties of rare earth oxide thin films studied using advanced transmission electron microscopy techniques (TEM-EELS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Scarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15081,51 +15081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Praxedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Surfaces and Interfaces of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Vol. 4, Chap. 4, pp. 229-280, 2001, </w:t>
@@ -15195,51 +15195,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'élaboration des composites SiC/Al par le procédé au K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; bases physico-chimiques et incidence sur la résistance des fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Sciences et Technologies - Bordeaux I, 1989. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1989BOR10541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15292,277 +15292,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication by neon ion milling and ferroelectricity of BaTiO3 nanodisks on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dong-Jik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">César Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253508v1</w:t>
+                <w:t xml:space="preserve">hal-04253512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication by neon ion milling and ferroelectricity of BaTiO3 nanodisks on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Jik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Jik Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
+                <w:t xml:space="preserve">César Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253512v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curled polarization nanodomains in (BaTiO3/SrTiO3) epitaxial superlattices on silicon</w:t>
               </w:r>
@@ -15587,51 +15587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Häusler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Aas Hunnesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Jik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Hammud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15673,103 +15673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-analytical investigation of the forming process in an HfO2-based resistive switching memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dewolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Charpin-Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Leuven (BE), Belgium</w:t>
@@ -15798,103 +15798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Jik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSBMM and CIASEM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Olinda, Brazil</w:t>
@@ -16061,90 +16061,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal space-based method for quantitative mapping of strain, absolute and polarization related displacement fields in HR-STEM images of ferroelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Chmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Jik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
@@ -16417,277 +16417,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ruyter</w:t>
+                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485893v1</w:t>
+                <w:t xml:space="preserve">hal-03750429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750429v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication by neon ion milling and characterization of barium titanate nanopillars</w:t>
               </w:r>
@@ -16798,51 +16798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Epitaxial and Composite Ferroelectrics Directly on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16949,51 +16949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17048,51 +17048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial BaTiO3 on SiGe: nanoscale characterization of the film and its interface with the semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Magén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17292,609 +17292,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Low Energy Ion Beam Synthesis: An Original Method for the Fabrication of Nanocrystals in Dielectrics for Nanoelectronics, Nano-Optics and Plasmonic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ben Assayag</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hebras</w:t>
+                <w:t xml:space="preserve">S.M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Miyazoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS Emerging Technologies, CMOSET 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">MRS Spring 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079238v1</w:t>
+                <w:t xml:space="preserve">hal-02083658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Si Nanocrystals Embedded in SiO2 Matrix by Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Nano-characterization of switching mechanism in HfO2-based oxide resistive memories by TEM-EELS-EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dewolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanocrystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082375v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-characterization of switching mechanism in HfO2-based oxide resistive memories by TEM-EELS-EDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Chevalier</w:t>
+                <w:t xml:space="preserve">Characterization of Si Nanocrystals Embedded in SiO2 Matrix by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Seguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Arduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, LYON, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Nanocrystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882043v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Mazet</w:t>
+                <w:t xml:space="preserve">Ultra Low Energy Ion Beam Synthesis: An Original Method for the Fabrication of Nanocrystals in Dielectrics for Nanoelectronics, Nano-Optics and Plasmonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ben Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pecassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Yang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Miyazoe</w:t>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
+              <w:t xml:space="preserve">CMOS Emerging Technologies, CMOSET 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083658v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the interface in sub-nm EOT TmSiO/HfO2 gate stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.Z. Mitrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Supardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hesp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.R. Danak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Workshop on Dielectrics in Microelectronics (WODIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
@@ -17923,51 +17923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie électronique en transmission avancée pour l’étude des oxydes fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17986,402 +17986,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocrystal Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Panagiotis Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Udine, Italy</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489594v1</w:t>
+                <w:t xml:space="preserve">hal-02081592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystal Memories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilios Ioannou-Sougleridis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081592v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar Magen</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guzman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Mazet</w:t>
+                <w:t xml:space="preserve">S. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081622v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of BaTiO3 films grown on Si1-xGex substrates by molecular beam epitaxy: role of passivation</w:t>
               </w:r>
@@ -18406,51 +18406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18492,77 +18492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and Cation Stoichiometry in Epitaxial BaTiO3 Thin Films Grown on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18630,90 +18630,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex oxides on semiconductors for nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2015 144th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, Fl, USA, United States</w:t>
@@ -18736,445 +18736,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
+                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Frank</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489916v1</w:t>
+                <w:t xml:space="preserve">hal-01965375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
+              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489874v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Albertini</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">ISAF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965375v1</w:t>
+                <w:t xml:space="preserve">hal-01489874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth by molecular beam epitaxy of ferroelectric BaTiO3 on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19255,90 +19255,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of epitaxial BaTiO3 on Si and SiGe for ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 61st International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Baltimore, USA, United States</w:t>
@@ -19367,51 +19367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local tetragonality of epitaxial BaTiO3 thin films on Si for ferroelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19419,51 +19419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC2014 - 18th International Microscopy congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
@@ -19492,90 +19492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-analytical investigation of 4H-SiC interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19652,51 +19652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19741,346 +19741,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFTEM studies on the localization of silicon nanocrystals embedded in SiO2 for nano-devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Compositional characterization of SiC-SiO2 interfaces in MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Seguini</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 15th European Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">15Th European Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720334v1</w:t>
+                <w:t xml:space="preserve">hal-00720226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional characterization of SiC-SiO2 interfaces in MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">EFTEM studies on the localization of silicon nanocrystals embedded in SiO2 for nano-devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15Th European Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. 2p</w:t>
+              <w:t xml:space="preserve">Proceeding of the 15th European Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720226v1</w:t>
+                <w:t xml:space="preserve">hal-00720334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20174,51 +20174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, San Francisco, United States. pp.ISBN 978-1-60511-226-8</w:t>
@@ -20260,77 +20260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of Si nanocrystals embedded in SiO2/SiNx multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferblantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20398,51 +20398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chan Shin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20532,64 +20532,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20657,77 +20657,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium H – Materials and Physics for Nonvolatile Memories) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, indéterminée, Unknown Region. pp.61-66, </w:t>
@@ -20759,350 +20759,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Structure of HfZrO Thin Films and ZrO2 / HfO2 bi-Layers Grown by AVD for MOS Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Energy Ion-Beam-Synthesis of Semiconductor Nanocrystals in Very Thin High-k Layers for Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2911489⟩</w:t>
+              <w:t xml:space="preserve">15th Conference on Microscopy of Semiconducting Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Cambridge, United Kingdom. pp.321-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-8615-1_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736062v1</w:t>
+                <w:t xml:space="preserve">hal-01745036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Energy Ion-Beam-Synthesis of Semiconductor Nanocrystals in Very Thin High-k Layers for Memory Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystalline Structure of HfZrO Thin Films and ZrO2 / HfO2 bi-Layers Grown by AVD for MOS Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Microscopy of Semiconducting Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-8615-1_70⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2911489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745036v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide-nitride-oxide dielectric stacks with embedded Si-nanoparticles fabricated by low-energy ion-beam-synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilios Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilios Em. Vamvakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21179,51 +21179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21304,90 +21304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence from C- and Si- rich silicon oxides in continuous wave and pulsed excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peralvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21438,90 +21438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials science issues for the fabrication of naocrystal memory devices by ultra low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21589,51 +21589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21723,51 +21723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21831,103 +21831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of phosphor particles with spherical shape and micronic size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light sources 2004 – Tenth International Symposium on the Science and Technology of Light Sources, Institute of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bristol, United Kingdom. pp. 165-166</w:t>
@@ -21956,51 +21956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of oxygen content and dielectric function of YBCO7-delta by EELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22118,51 +22118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CURLED POLARIZATION NANODOMAINS IN (BaTiO3/SrTiO3) EPITAXIAL SUPERLATTICES ON SILICON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Väinö Hevelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Jik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Häusler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22262,64 +22262,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organized Nanostructures and Nano-objects : Fabrication, characterization and applications - Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22460,51 +22460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E633EDB2"/>
+    <w:nsid w:val="F2CD5860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22691,51 +22691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-schamm-chardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5534-8475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143045121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2307-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louiset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schamm-Chardon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c05309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Canabarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202507905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I I Olaniyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad4713" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chmielewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2023.113778" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040729" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dewolf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charpin-Nicolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stumpf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abu Quba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Singer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Seguini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/014001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Mo Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baris Okatan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Shimizu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arduca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26710b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Yaacoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ovsyuk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873815110246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fabbri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2015.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FR9L4ZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kalinin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/3/036005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Z. Mitrovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althobaiti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hesp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Dhanak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922121" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902165" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perego" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2775-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80DF84CE0D6944E0064DC0CF5037F06BEAE0E033/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreozzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seguini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/7/075302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pellegrino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B324BCN8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hackenberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gro-Jean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.071" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813743" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085206" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1290D97B99C3834A19098544E68ACDFD07026361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefebvre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strenger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haeublein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enbacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamagna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/33/335303" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F49DDF2C03A92735ED80BA898987002E437E39AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745019v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wiemer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldovino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXNXWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600783" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RG9FQV2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629813" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mafhoz Kotb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Volkos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499258" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3400213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikolaou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/30/305704" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F6E6893B783D03F38CCDD92173F9170673FE960/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3000594" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227669" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.03.074" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoutsou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075609" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debernardi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Capelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGBVBTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745037v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Grob" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Stoquert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.042" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B7M060K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745044v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2807281" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/052" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/107D6C1898F0AFB6D9C2219ED7A3AF150F3A0CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811979v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbouet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demangeot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joffin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S30" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4C4AE6941BD0EDDEA9B9E8D1513913B03770DA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grisolia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shalchian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.082" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0J65KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811982v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coffin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/12/043" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE34E47A8CABBC40824F981B8F8961B68569F165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745049v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berjoan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barathieu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBFNZBNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166093v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paciornik" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. da Fonseca Martins Gomes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delarue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002107" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FQ50D77G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745053v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(03)00116-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DGTQWJG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vamvakas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davazoglou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00061-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V2HLZKS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mugnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01151-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQW2Z6CP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745057v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001329" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F087B247F0CD7C03E35342A06FEEAF62F43D78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745056v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00070-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH30CCL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grigis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorignac" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1999.0366" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33A4CFF47CFBDB2ECDD2E05D342BF02B5939A280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(98)00040-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV0043W6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745059v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labatut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Armas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;vely" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00562-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63PLZP4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745062v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendeddouche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Merlemejean" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364396" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745067v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lespiaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Langlais" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Naslain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00375255" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MDWMZHJ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253766v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langlais" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loumagne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespiaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naslain" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995510" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBDDB5AF93F350AF20B9D5D02ADB5DD461946AE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253779v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grigis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19955110" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745064v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loumagne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)06237-F" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPZKK965-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253913v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casado" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llibre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudkowski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995551" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745066v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(95)91303-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTTMWVZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745065v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995594" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745063v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garcia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llibre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doudkowski" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santiso" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253957v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendeddouche" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745068v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Figueras" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91533-4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K768JNVG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745069v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91532-6" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVWG1M59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745072v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lepetitcorps" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(91)90097-9" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJHFF20V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745071v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mazel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:019910020105900" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745070v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fedou" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Rocher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Quenisset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02669881" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0NFS13RS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745073v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabardel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grannec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(90)90006-L" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E4BA67B31CEF04C6E19B630A462F8B40E70451/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745074v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745009v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745475v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspbs.com/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745046v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Scarel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fanciulli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499893_11" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71BA98C2A487F8D799B3C08F3E990DF8C32CD672/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745420v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudkowsky" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praxedas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012513910-6/50050-5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374529v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989BOR10541" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253508v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodrigues Canabarro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jik Kim" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Magen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253512v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jik Kim" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253505v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hevelke" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines H&#228;usler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Aas Hunnesta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hammud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253479v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253523v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253511v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chmielewski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750458v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081495v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cartier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruley" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081556v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081536v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Barthel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998793v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dewolf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079238v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecassou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082375v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Han" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882043v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082411v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Supardan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Danak" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763015v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081592v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965449v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842516v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Bauer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745076v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2013.6688073" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720334v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720226v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408918v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745027v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H01-03" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736062v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911489" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745036v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8615-1_70" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A81D0B5FE35989F2535075EBA395551B25B0D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745041v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Em. Vamvakas" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0997-I03-10" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250454v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745052v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745061v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lessik" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1998.0381b.x" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253498v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745008v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201370052" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-schamm-chardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5534-8475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143045121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2307-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louiset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schamm-Chardon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c05309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Canabarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202507905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I I Olaniyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad4713" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chmielewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2023.113778" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dewolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charpin-Nicolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stumpf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abu Quba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Singer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Seguini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/014001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Mo Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baris Okatan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Shimizu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arduca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26710b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Yaacoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ovsyuk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873815110246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fabbri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2015.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FR9L4ZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Z. Mitrovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althobaiti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hesp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Dhanak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kalinin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/3/036005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perego" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2775-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80DF84CE0D6944E0064DC0CF5037F06BEAE0E033/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreozzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seguini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/7/075302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pellegrino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B324BCN8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hackenberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gro-Jean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.071" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813743" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745014v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strenger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haeublein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enbacher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bauer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.437" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085206" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1290D97B99C3834A19098544E68ACDFD07026361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745019v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wiemer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldovino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamagna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXNXWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/33/335303" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F49DDF2C03A92735ED80BA898987002E437E39AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600783" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RG9FQV2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629813" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mafhoz Kotb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Volkos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499258" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3400213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745029v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikolaou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/30/305704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F6E6893B783D03F38CCDD92173F9170673FE960/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745032v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Lu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3000594" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227669" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.03.074" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoutsou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075609" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debernardi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Capelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HGBVBTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745037v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Grob" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Stoquert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.042" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B7M060K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745044v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2807281" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/052" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/107D6C1898F0AFB6D9C2219ED7A3AF150F3A0CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423244" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811979v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbouet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demangeot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745050v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grisolia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shalchian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.082" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0J65KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joffin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S30" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4C4AE6941BD0EDDEA9B9E8D1513913B03770DA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811982v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coffin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/12/043" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE34E47A8CABBC40824F981B8F8961B68569F165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745049v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berjoan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barathieu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBFNZBNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166093v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paciornik" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. da Fonseca Martins Gomes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delarue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002107" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FQ50D77G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745053v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(03)00116-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DGTQWJG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vamvakas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davazoglou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00061-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V2HLZKS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001329" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F087B247F0CD7C03E35342A06FEEAF62F43D78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745055v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mugnier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01151-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQW2Z6CP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745056v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00070-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH30CCL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grigis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorignac" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1999.0366" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33A4CFF47CFBDB2ECDD2E05D342BF02B5939A280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(98)00040-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV0043W6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745059v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labatut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Armas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;vely" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00562-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63PLZP4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745062v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendeddouche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Merlemejean" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364396" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253766v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langlais" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loumagne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespiaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naslain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995510" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBDDB5AF93F350AF20B9D5D02ADB5DD461946AE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253913v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casado" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llibre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudkowski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995551" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grigis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19955110" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745064v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loumagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Langlais" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Naslain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)06237-F" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPZKK965-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745067v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lespiaux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00375255" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MDWMZHJ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745066v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(95)91303-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTTMWVZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745065v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995594" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745063v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garcia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llibre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doudkowski" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santiso" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253957v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendeddouche" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745068v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Figueras" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91533-4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K768JNVG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745069v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91532-6" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVWG1M59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745072v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lepetitcorps" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(91)90097-9" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJHFF20V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745071v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mazel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:019910020105900" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745070v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fedou" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Rocher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Quenisset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02669881" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0NFS13RS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745073v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabardel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grannec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(90)90006-L" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E4BA67B31CEF04C6E19B630A462F8B40E70451/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745074v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745009v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745475v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspbs.com/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745046v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Scarel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fanciulli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499893_11" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71BA98C2A487F8D799B3C08F3E990DF8C32CD672/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745420v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudkowsky" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praxedas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012513910-6/50050-5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374529v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989BOR10541" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253512v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jik Kim" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodrigues Canabarro" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253508v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jik Kim" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Magen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253505v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hevelke" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines H&#228;usler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Aas Hunnesta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hammud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253479v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253523v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253511v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chmielewski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750458v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081495v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cartier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruley" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081556v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081536v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Barthel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998793v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dewolf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882043v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082375v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Han" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079238v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecassou" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082411v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Supardan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Danak" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763015v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081592v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965449v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842516v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Bauer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745076v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2013.6688073" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720226v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720334v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408918v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745027v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H01-03" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745036v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8615-1_70" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A81D0B5FE35989F2535075EBA395551B25B0D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736062v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911489" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745041v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Em. Vamvakas" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0997-I03-10" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250454v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745052v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745061v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lessik" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1998.0381b.x" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253498v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745008v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201370052" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>