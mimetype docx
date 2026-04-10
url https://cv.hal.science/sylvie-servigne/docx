--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -4525,265 +4525,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Comparison Approach to Detect Errors on 3D City Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+                <w:t xml:space="preserve">Real-time multi-application based sensor flux management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgun Pinarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atay Ozgovde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation, UDMV2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference, 24th Signal Processing and Communication Application Conference (SIU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Zonguldak, Turkey. pp. 765-768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIU.2016.7495852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458396v1</w:t>
+                <w:t xml:space="preserve">hal-01972722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time multi-application based sensor flux management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Gripay</w:t>
+                <w:t xml:space="preserve">An Automatic Comparison Approach to Detect Errors on 3D City Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gorszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atay Ozgovde</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Abou Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference, 24th Signal Processing and Communication Application Conference (SIU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation, UDMV2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972722v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Visualization of Urban Fabric through Historical Documents</w:t>
               </w:r>
@@ -7108,355 +7108,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telegeomatic system and real time spatio-temporal Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisation conjointe de l'entreprise et de son système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th UDMS. Urban Data Management Systems 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Aalborg, Denmark. pp.Pages 1-12</w:t>
+              <w:t xml:space="preserve">IPI'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Allevard, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762224v1</w:t>
+                <w:t xml:space="preserve">hal-00348550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation conjointe de l'entreprise et son système d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IPI 2006 : Institut de la Production et des organisations Industrielles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, 27-29 novembre 2006, Allevard, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation conjointe de l'entreprise et de son système d'information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telegeomatic system and real time spatio-temporal Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tullio Joseph Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPI'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Allevard, France. pp.169-180</w:t>
+              <w:t xml:space="preserve">25th UDMS. Urban Data Management Systems 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aalborg, Denmark. pp.Pages 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348550v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation conjointe de l'entreprise et son système d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7570,308 +7570,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft real-time GIS for disaster monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal information structuring for natural risk monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gi4DM. International Symposium on Geo-information for Disaster Management.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GIS Planet'2005. II International Conference and Exhibition on Geographic Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Lisbonne, Portugal. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566813v1</w:t>
+                <w:t xml:space="preserve">hal-01566824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance vidéo des transports de matières dangereuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tullio Tanzi</w:t>
+                <w:t xml:space="preserve">Soft real-time GIS for disaster monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Systèmes d'Information Transport. Conférence Inforsid 2005.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gi4DM. International Symposium on Geo-information for Disaster Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Delft, Netherlands. pp.465-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b139115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566832v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal information structuring for natural risk monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Noël</w:t>
+                <w:t xml:space="preserve">Surveillance vidéo des transports de matières dangereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tullio Tanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS Planet'2005. II International Conference and Exhibition on Geographic Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Lisbonne, Portugal. pp.1-10</w:t>
+              <w:t xml:space="preserve">Atelier Systèmes d'Information Transport. Conférence Inforsid 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, 24-27 mai 2005. Grenoble, France. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566824v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données spatio-temporelles temps réel: SETHLANS</w:t>
               </w:r>
@@ -9873,51 +9873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vinasco-Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2025.10025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bortolaso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-4-W2-2022-37-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rigolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-4-W2-2021-37-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Istasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rautenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2020.e00135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-020-00319-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2020.1749637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cao33.atigk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W6-65-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aloui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rezeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faloutsos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00024-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQ2R164-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-3-2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Miloudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Corekci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/csc2019_201908L023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gorszczyk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine P&#233;rinaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/DMS2016-015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Mebrouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavadenti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Cherni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Ouertani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XQSNK6Z3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gordillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milleret-Raffort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catty Mostaccio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139115" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566793v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612156.ch10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vinasco-Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2025.10025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bortolaso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-4-W2-2022-37-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rigolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-4-W2-2021-37-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Istasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rautenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2020.e00135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-020-00319-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2020.1749637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cao33.atigk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W6-65-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aloui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rezeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faloutsos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00024-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQ2R164-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-3-2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Miloudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Corekci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/csc2019_201908L023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gorszczyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine P&#233;rinaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/DMS2016-015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Mebrouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavadenti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Cherni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Ouertani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XQSNK6Z3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gordillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milleret-Raffort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catty Mostaccio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566813v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139115" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566793v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612156.ch10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>