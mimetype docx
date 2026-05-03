--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -118,347 +118,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging rules on integrated 3D semantic city models for validating scenarios of urban evolution</w:t>
+                <w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Samuel</w:t>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servigne</w:t>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gesquière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data-Centric Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dce.2025.10025⟩</w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285151v1</w:t>
+                <w:t xml:space="preserve">hal-05346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging rules on integrated 3D semantic city models for validating scenarios of urban evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+                <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Foissard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Data-Centric Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/dce.2025.10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346068v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Automated Transformation of an nD Urban Data Model to a Computational Ontology Network: From UML to OWL, From CityGML 3.0 to “CityOWL”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, X-4/W4-2024, 231-238. https://doi.org/10.5194/isprs-annals-X-4-W4-2024-231-2024, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -522,51 +522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -643,77 +643,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 135, </w:t>
@@ -777,77 +777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, X-4/W2-2022, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -875,776 +875,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating multimedia documents and time‐evolving 3D city models for web visualization and navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards Limiting Semantic Data Loss In 4D Urban Data Semantic Graph Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Samuel Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tgis.12734⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VIII-4/W2-2021, 37-44 ; selected full-paper of 3DGeoInfo Conference, 2021, October 11-14, PAPER AWARD. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VIII-4-W2-2021-37-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178005v1</w:t>
+                <w:t xml:space="preserve">hal-03375084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Limiting Semantic Data Loss In 4D Urban Data Semantic Graph Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
+                <w:t xml:space="preserve">Integrating multimedia documents and time‐evolving 3D city models for web visualization and navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rigolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, VIII-4/W2-2021, 37-44 ; selected full-paper of 3DGeoInfo Conference, 2021, October 11-14, PAPER AWARD. </w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (3), pp.1419-1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VIII-4-W2-2021-37-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tgis.12734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375084v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing, Comparing and Analysing Digital Urban Heritage Tools: A Methodology Designed with a Multidisciplinary Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About Territorial Intelligence and Geographic Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Istasse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robert Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rautenberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, </w:t>
+              <w:t xml:space="preserve">Cuadernos de Administración</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.daach.2020.e00135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.cao33.atigk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454949v1</w:t>
+                <w:t xml:space="preserve">hal-02641279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Concurrent Points of View of Urban Changes for City Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Describing, Comparing and Analysing Digital Urban Heritage Tools: A Methodology Designed with a Multidisciplinary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Istasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rautenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geographical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10109-020-00319-1⟩</w:t>
+              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2020.e00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454953v1</w:t>
+                <w:t xml:space="preserve">hal-02454949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering time-evolving 3D city models for web visualization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Representation of Concurrent Points of View of Urban Changes for City Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Samuel Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2020.1749637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geographical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10109-020-00319-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501662v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Territorial Intelligence and Geographic Knowledge Bases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Delivering time-evolving 3D city models for web visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Favetta</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Administración</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, </w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11144/Javeriana.cao33.atigk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2020.1749637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641279v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UrbanCo2Fab: Comprehension of Concurrent Viewpoints of Urban Fabric Based on Git</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Volume IV-4/W6, p 65-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgovde Atay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Sensor Data Exploration and Sustainable Declarative Monitoring Architecture: Application to Smart Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okba Kazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïd Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Communication Networks and Information Security (IJCNIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vol.7, n°2, p.116-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2301,51 +2301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Sensor Data Uncertainty: a data quality approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, 4, pp.35-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2379,64 +2379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialité du Géoweb:Internet sémantique géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, Tome 40, pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2455,221 +2455,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geospatial Web Services Semantic Discovery Approach Using Quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conception, architecture et urbanisation des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convergence Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, 5, pp.28-35</w:t>
+              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381617v1</w:t>
+                <w:t xml:space="preserve">hal-01381426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, architecture et urbanisation des systèmes d'information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geospatial Web Services Semantic Discovery Approach Using Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Rezeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1-15</w:t>
+              <w:t xml:space="preserve">Journal of Convergence Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, 5, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381426v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de masses de données temps réel au sein de bases de données capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,51 +2772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métadonnées et Qualité pour les Systèmes de Surveillance en Temps-Réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, 19, pp.151-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,90 +2841,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geospatial Web Services Semantic Discovery Approach Using Metadata and Multi-Agents System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rezeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okba Kazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, 4, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2949,64 +2949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des potentialités SIG en 3 dimensions : vers des modèles virtuels 3D de villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 114, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3031,64 +3031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Access to City's websites: A Challenge for PDA's GUI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, 18, pp.339-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3126,51 +3126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métadonnées Spatiotemporelles Temps-Réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, 12, pp.97-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3208,51 +3208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation multidimensionnelle de bases de données capteur temps-réel et spatiotemporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, 10, pp.59-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3467,64 +3467,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A primer on TeleGeoProcessing and TeleGeoMonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Joseph Tanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3628,77 +3628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-driven methodology for integrating heterogeneous 3D geospatial urban entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3749,90 +3749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model driven transformation of CityGML towards CityOWL: from a 3D urban data model to a computational ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformations-systeme 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Munich, Germany. Pp. 38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,77 +3991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Françaises de l'Informatique Graphique (JFIG) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sophia-antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4086,90 +4086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semantic web representation from a 3D geospatial urban data model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2021, 16ème Conférence Internationale de la Géomatique, de l'Analyse Spatiale et des Sciences de l'Information Géographique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle [Online Event], France. pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Corekci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Connected Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Development of the Information Society, Jul 2019, Porto, Portugal. 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4449,64 +4449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Computer Graphics, Visualization and Computer Vision 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pilsen, Czech Republic. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4525,347 +4525,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time multi-application based sensor flux management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Automatic Comparison Approach to Detect Errors on 3D City Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gorszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atay Ozgovde</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Abou Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference, 24th Signal Processing and Communication Application Conference (SIU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation, UDMV2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972722v1</w:t>
+                <w:t xml:space="preserve">hal-01458396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Comparison Approach to Detect Errors on 3D City Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real-time multi-application based sensor flux management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgun Pinarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gripay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atay Ozgovde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation, UDMV2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference, 24th Signal Processing and Communication Application Conference (SIU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Zonguldak, Turkey. pp. 765-768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIU.2016.7495852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458396v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Visualization of Urban Fabric through Historical Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Périnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Eurographics Workshop on Graphics and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Genova, Italy. pp.157-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4925,51 +4925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atay Ozgovde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5042,64 +5042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eurographics Workshop on Urban Data Modelling and Visualisation, UDMV 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.87-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5133,77 +5133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Geographic Rule Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMS2016 - 22nd International Conference on Distributed Multimedia Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Salerne, Italy. pp.91-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5231,178 +5231,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation générique de données capteurs hétérogènes : De la captation de données à la compréhension de phénomènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Valeur de la donnée urbaine : réalité ou fantasme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Radouane Mebrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2014 : Conférence Internationale en Géomatique et Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble -, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire : "Les valeurs de l'urbain". du Labex IMU : Intelligence des Mondes Urbains. 20 février 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Institut des Sciences de l'Homme. Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313189v1</w:t>
+                <w:t xml:space="preserve">hal-01301039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena : Application to energy efficiency of buildings based on physical measures and user behaviours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation générique de données capteurs hétérogènes : De la captation de données à la compréhension de phénomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,163 +5358,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Mebrouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Modelling Symposium : Towards Integrated Modelling of Urban Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon - 15-17 octobre 2014, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">SAGEO'2014 : Conférence Internationale en Géomatique et Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble -, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499281v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur de la donnée urbaine : réalité ou fantasme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena : Application to energy efficiency of buildings based on physical measures and user behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gripay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavadenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire : "Les valeurs de l'urbain". du Labex IMU : Intelligence des Mondes Urbains. 20 février 2014.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Institut des Sciences de l'Homme. Lyon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Urban Modelling Symposium : Towards Integrated Modelling of Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon - 15-17 octobre 2014, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301039v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorems: A New Tool For Territorial Intelligence</w:t>
               </w:r>
@@ -5591,64 +5591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29TH Urban Data Mangement Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, London, United Kingdom. pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5673,77 +5673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LARKS: An ontology-based algorithm for geographic web service discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rezeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Urban Data Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, London, United Kingdom. pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5781,51 +5781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Data Quality for Geospatial Monitoring Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2012, 15th Internationale Conference on Geographic Information Science,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.111-116, ISBN: 978-90-816960-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5876,51 +5876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème journées Base de Données Avancées. BDA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5971,51 +5971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Quality in Databases In conjunction with VLDB (Very Large Databases) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6040,64 +6040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons tirées d’une expérience de chorémisation automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2011 International Conference on Spatial Analysis and GEOmatics, Conférence internationale de Géomatique et d'Analyse Spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes journées Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6269,51 +6269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Database and Expert Systems Applications (DEXA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. pp.159-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6484,90 +6484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Primer of Picture-Aided Navigation in Mobile Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Milleret-Raffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6622,90 +6622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multi-provider LBS visual portals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catty Mostaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Milleret-Raffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Distributed Multimedia Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Boston, United States. pp.208-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6743,64 +6743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Real Time Metadata for Network-Based Geographic Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSDQ2007, 5th International Symposium of Spatial Data Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Enschede, Netherlands. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6838,51 +6838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métadonnées et Qualité pour les Systèmes de Surveillance en Temps-Réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Québéco-Française pour le développement de la Géomatique, CQFD-Géo : SIG Ubiquitaires-SIG mobiles, 2007, associé à SAGEO 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, 20-22 juin 2007, Clermont-Ferrand, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6907,51 +6907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de masses de données temps réel au sein de bases de données capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,51 +7045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de données spatio-temporelles temps réel : vers la gestion de la saturation de la base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Congrès INFORSID : Informatique des organisations et systèmes d'information et de décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, 31 mai-3 juin 2006. Hammamet, Tunisie, France. pp.499-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7140,51 +7140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPI'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Allevard, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7235,51 +7235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IPI 2006 : Institut de la Production et des organisations Industrielles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, 27-29 novembre 2006, Allevard, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7304,51 +7304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telegeomatic system and real time spatio-temporal Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Joseph Tanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7425,51 +7425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IPI 2006 : Institut de la Production et des organisations Industrielles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7507,51 +7507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de données spatio-temporelles pour l'aide à la surveillance temps-réel de phénoménes naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2005- International Francophone Conference on Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Avignon, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7589,64 +7589,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal information structuring for natural risk monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS Planet'2005. II International Conference and Exhibition on Geographic Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lisbonne, Portugal. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7671,64 +7671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft real-time GIS for disaster monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7788,51 +7788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance vidéo des transports de matières dangereuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Tanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Systèmes d'Information Transport. Conférence Inforsid 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, 24-27 mai 2005. Grenoble, France. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7857,51 +7857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données spatio-temporelles temps réel: SETHLANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7965,64 +7965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Po-Tree : a soft Realt-Time Spatiotemporal Data Indexing Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDH04, 11th International Symposium on Spatial Data Handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Leicester, United Kingdom. pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8060,51 +8060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Tree: un système d'indexation spatio-temporel temps-réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004 : Géomatique et Analyse Spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Grenoble, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8142,64 +8142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Spatiotemporal Data Indexing Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 7th Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Heraklion, Greece. pp.261-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8224,64 +8224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives in GIS Databases. Invited Talk for the 50 years of the EuroSDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Spatial Data Research and beyond, from OEEPE to EuroSDR"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Munich, Germany. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8476,51 +8476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données capteurs et Métadonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sageo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Québeco-Française pour le développement de la Géomatique, SAGEO 2008, 25-27 Juin 2008. Poster. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montepellier, France, France. pp.100-104, 2008</w:t>
@@ -8594,51 +8594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro thématique &amp;quot;La transition énergétique. Enjeux informationnels et cognitifs&amp;quot;. Revue internationale de géomatique Vol. 27, n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8669,51 +8669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et géolocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8744,51 +8744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements des bases de données spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8845,51 +8845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8920,51 +8920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'Information Spatio-Temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Libourel, S. Servigne. 10 (RSTI série ISI), pp.136, 2005, 2-7462-1267-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9014,51 +9014,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time and spatiotemporal data indexing for sensor based databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9100,51 +9100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts de base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondements des bases de données spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HERMES, pp 21-36, 2006, 978-2-7462-1378-4 / 2-7462-1378-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9169,51 +9169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Components, Standards, and Metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,51 +9290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes qualité et métadonnées (standardisation et mise en œuvre standardisée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9417,64 +9417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and visualization of Documented Virtual Cities. LDAC2017 - 5th Linked Data in Architecture and Construction Workshop, Dijon, France, 13-15 November, 2017 - http://linkedbuildingdata.net/ldac2017/files/LDAC2017Report.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9492,51 +9492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9599,90 +9599,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CityGML to OWL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vinasco-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LIRIS UMR 5205. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -9873,51 +9873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vinasco-Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2025.10025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bortolaso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-4-W2-2022-37-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rigolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-4-W2-2021-37-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Istasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rautenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2020.e00135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-020-00319-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2020.1749637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cao33.atigk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W6-65-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aloui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rezeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faloutsos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00024-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQ2R164-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-3-2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Miloudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Corekci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/csc2019_201908L023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gorszczyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine P&#233;rinaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/DMS2016-015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Mebrouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavadenti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Cherni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Ouertani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XQSNK6Z3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gordillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milleret-Raffort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catty Mostaccio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566813v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139115" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566793v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612156.ch10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vinasco-Alvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2025.10025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bortolaso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-4-W2-2022-37-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-4-W2-2021-37-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rigolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12734" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cao33.atigk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Istasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rautenberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2020.e00135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-020-00319-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2020.1749637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W6-65-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aloui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rezeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faloutsos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00024-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQ2R164-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-3-2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Miloudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Corekci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/csc2019_201908L023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gorszczyk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine P&#233;rinaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/DMS2016-015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Mebrouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavadenti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Cherni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Ouertani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XQSNK6Z3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gordillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milleret-Raffort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catty Mostaccio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566813v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139115" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566793v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612156.ch10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>