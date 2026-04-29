--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -575,444 +575,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domination au travail : Étude sur &amp;quot;La Médaille&amp;quot; et &amp;quot;Portrait de l’écrivain en animal domestique&amp;quot; de Lydie Salvayre</w:t>
+                <w:t xml:space="preserve">Le Guépard de Lampedusa&amp;quot; ou la révolution n’a pas eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Bikialo (ed.). </w:t>
+              <w:t xml:space="preserve">Corinne Grenouillet et Anthony Mangeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lydie Salvayre</w:t>
+              <w:t xml:space="preserve">Mémoires de l’événement. Constructions littéraires des faits historiques (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Collection "Ecrivains francophones d'aujourd'hui"</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 83-109, 2020, collection "Configurations littéraires", 9791034400607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495200v1</w:t>
+                <w:t xml:space="preserve">hal-02495203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Guépard de Lampedusa&amp;quot; ou la révolution n’a pas eu lieu</w:t>
+                <w:t xml:space="preserve">La domination au travail : Étude sur &amp;quot;La Médaille&amp;quot; et &amp;quot;Portrait de l’écrivain en animal domestique&amp;quot; de Lydie Salvayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenouillet et Anthony Mangeon. </w:t>
+              <w:t xml:space="preserve">Stéphane Bikialo (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l’événement. Constructions littéraires des faits historiques (XIXe-XXIe siècle)</w:t>
+              <w:t xml:space="preserve">Lydie Salvayre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 83-109, 2020, collection "Configurations littéraires", 9791034400607</w:t>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Ecrivains francophones d'aujourd'hui"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495203v1</w:t>
+                <w:t xml:space="preserve">hal-02495200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aragon et Giuseppe Tomasi di Lampedusa : portrait dans deux miroirs</w:t>
+                <w:t xml:space="preserve">Littérature et injustices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Erwann Caulet; Corinne Grenouillet; Patricia Principalli. </w:t>
+              <w:t xml:space="preserve">Patrick Savidan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Rayonnement international d'Aragon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 16, </w:t>
+              <w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-13-062425-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494979v1</w:t>
+                <w:t xml:space="preserve">hal-02495207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et injustices</w:t>
+                <w:t xml:space="preserve">Le roman des fils ou le renouveau du roman engagé : &amp;quot;Tu, mio d'Erri&amp;quot; de Luca et &amp;quot;Dora Bruder&amp;quot;, de Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Savidan. </w:t>
+              <w:t xml:space="preserve">Rémi Astruc et Jacques-David Ebguy (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-13-062425-7</w:t>
+              <w:t xml:space="preserve">Les valeurs dans le roman. Conditions d'une poéthique romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RKI Press, pp.239-254, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495207v1</w:t>
+                <w:t xml:space="preserve">hal-02495206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roman des fils ou le renouveau du roman engagé : &amp;quot;Tu, mio d'Erri&amp;quot; de Luca et &amp;quot;Dora Bruder&amp;quot;, de Patrick Modiano</w:t>
+                <w:t xml:space="preserve">Aragon et Giuseppe Tomasi di Lampedusa : portrait dans deux miroirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rémi Astruc et Jacques-David Ebguy (ed.). </w:t>
+              <w:t xml:space="preserve">Erwann Caulet; Corinne Grenouillet; Patricia Principalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les valeurs dans le roman. Conditions d'une poéthique romanesque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RKI Press, pp.239-254, 2018</w:t>
+              <w:t xml:space="preserve">Le Rayonnement international d'Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495206v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice de classe : romans pour mémoire (sur l’œuvre de François Bon)</w:t>
               </w:r>
@@ -1589,165 +1589,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Aragon e Giuseppe Tomasi di Lampedusa : una lettura speculare</w:t>
+                <w:t xml:space="preserve">Le Guépard,&amp;quot; de G. Tomasi di Lampedusa, ou la relecture de l’histoire depuis sa fin : tentation du lecteur et pièges de l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il confronto letterario</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.93-113</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Premier symposium de critique policière. Autour de Pierre Bayard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495109v1</w:t>
+                <w:t xml:space="preserve">hal-02495193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Guépard,&amp;quot; de G. Tomasi di Lampedusa, ou la relecture de l’histoire depuis sa fin : tentation du lecteur et pièges de l’écriture</w:t>
+                <w:t xml:space="preserve">Louis Aragon e Giuseppe Tomasi di Lampedusa : una lettura speculare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Premier symposium de critique policière. Autour de Pierre Bayard</w:t>
+              <w:t xml:space="preserve">Il confronto letterario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.93-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495193v1</w:t>
+                <w:t xml:space="preserve">hal-02495109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scène du bal dans &amp;quot;Le Guépard&amp;quot; ou le début de la fin</w:t>
               </w:r>
@@ -2313,51 +2313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servoise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrivains-francophones-d-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100321450" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/collections/aragon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495207v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_in%C3%A9galit%C3%A9s_et_de_la_justice_sociale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/ecrire-le-travail-au-xxie-siecle-quelles-implications-politiques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beitalhikma.tn/fr/#" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066613ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01981945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servoise-Vicherat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servoise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100321450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrivains-francophones-d-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_in%C3%A9galit%C3%A9s_et_de_la_justice_sociale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/collections/aragon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/ecrire-le-travail-au-xxie-siecle-quelles-implications-politiques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beitalhikma.tn/fr/#" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066613ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01981945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servoise-Vicherat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>