--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -575,199 +575,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Guépard de Lampedusa&amp;quot; ou la révolution n’a pas eu lieu</w:t>
+                <w:t xml:space="preserve">La domination au travail : Étude sur &amp;quot;La Médaille&amp;quot; et &amp;quot;Portrait de l’écrivain en animal domestique&amp;quot; de Lydie Salvayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenouillet et Anthony Mangeon. </w:t>
+              <w:t xml:space="preserve">Stéphane Bikialo (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l’événement. Constructions littéraires des faits historiques (XIXe-XXIe siècle)</w:t>
+              <w:t xml:space="preserve">Lydie Salvayre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 83-109, 2020, collection "Configurations littéraires", 9791034400607</w:t>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Ecrivains francophones d'aujourd'hui"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495203v1</w:t>
+                <w:t xml:space="preserve">hal-02495200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domination au travail : Étude sur &amp;quot;La Médaille&amp;quot; et &amp;quot;Portrait de l’écrivain en animal domestique&amp;quot; de Lydie Salvayre</w:t>
+                <w:t xml:space="preserve">Le Guépard de Lampedusa&amp;quot; ou la révolution n’a pas eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Bikialo (ed.). </w:t>
+              <w:t xml:space="preserve">Corinne Grenouillet et Anthony Mangeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lydie Salvayre</w:t>
+              <w:t xml:space="preserve">Mémoires de l’événement. Constructions littéraires des faits historiques (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Collection "Ecrivains francophones d'aujourd'hui"</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 83-109, 2020, collection "Configurations littéraires", 9791034400607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495200v1</w:t>
+                <w:t xml:space="preserve">hal-02495203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et injustices</w:t>
               </w:r>
@@ -2313,51 +2313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servoise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100321450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrivains-francophones-d-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_in%C3%A9galit%C3%A9s_et_de_la_justice_sociale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/collections/aragon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/ecrire-le-travail-au-xxie-siecle-quelles-implications-politiques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beitalhikma.tn/fr/#" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066613ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01981945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servoise-Vicherat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servoise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrivains-francophones-d-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100321450" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_in%C3%A9galit%C3%A9s_et_de_la_justice_sociale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/collections/aragon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/ecrire-le-travail-au-xxie-siecle-quelles-implications-politiques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beitalhikma.tn/fr/#" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066613ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01981945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servoise-Vicherat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>