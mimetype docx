--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -1812,174 +1812,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des chamanes au Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esquisse(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réception des Somnambules d’Arthur Koestler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (178), pp.19-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.ARIHS.5.115502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.ARIHS.5.115502⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03268190v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03268192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radicalisation(s) liée(s) à l’islam. Les cas du Mouvement Mondial Mourabitouns et des Chiapas.</w:t>
               </w:r>
@@ -3373,1333 +3373,1333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’islam au Mexique et en France. Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'islam en France et au Mexique. Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Système du complotisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’islam au Mexique et en France. Regards croisés</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gassendi, introduction à la vie savante (Turnhout, Brepols, 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vertu des païens, édition et introduction(éditions Kimé, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gassendi, De la phantaisie ou imagination. Traduction du Syntagma philosophicum , Physique section III, livre 8 et Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.STSA-EB.5.116112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les révolutions du XXIème siècle (PUF, 2018, 576 pages), sous la direction d’Yves Charles Zarka, avec la collaboration de Christian Godin et de Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richelieu. Biographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard Folio, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Gallimard Folio, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre GASSENDI, Examen de la philosophie de Robert Fludd. Texte présenté, traduit et annoté par Sylvie TAUSSIG. Avec le fac-similé du texte latin. Ouvrage publié avec le concours du Centre National du Livre. Paris : SÉHA - Milan : Arché : 2016. (= Textes et Travaux de Chrysopœia, 18.) 359 pp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernier, Confucius ou la science des Princes avec des notes sinologiques de Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Félin, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Félin, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Taylor, religion et sécularisation , ouvrage dirigé par Sylvie Taussig (Paris, CNRS éditions, 2014) 279 pages ; avec un article « une introduction à l’Âge séculier », p. 27-48. (traduction en arabe Sharil taylwr. Al ddin wal eilmania Damas (Syrie) : Ninawa for Publishing, 2016. 208 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Charles Taylor, religion et sécularisation , ouvrage dirigé par Sylvie Taussig (Paris, CNRS éditions, 2014) 279 pages ; avec un article « une introduction à l’Âge séculier », p. 27-48. (traduction en arabe Sharil taylwr. Al ddin wal eilmania Damas (Syrie) : Ninawa for Publishing, 2016. 208 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lune aux XVIIe et XVIIIe siècles sous la direction de Chantal Grell et Sylvie Taussig (Turnhout, Brepols, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du colloque Sortie de la religion - racines chrétiennes et modèles chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eska, Monde chinois nouvelle Asie (35), 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mochi.035.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mochi.035.0034⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Logique de Carpentras, Bibliothèque Inguimbertine, Ms. 1832, fol.205r - 259r, texte, introduction et traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.STSA-EB.5.107069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Musulmans en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont, pp.454, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les Musulmans en France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00182943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gassendi, Du principe efficient c'est-à-dire les causes des choses (Syntagma philosophicum, Physique, section I, Livre 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.243, 2006, styles du savoir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00182939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe, attribuée à Desmarest de Saint-Sorlin et Richelieu,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.301, 2006, syles du savoir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00182938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie et mœurs d'Épicure par Pierre Gassendi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, pp.279 et 396, 2005, Hélène Monsacré</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00182932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'athéisme au 17ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.172, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00182934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres latines de Pierre Gassendi,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Robert Laffont, pp.454, 2007</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Goulet-Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.607 et 622, 2004, monothéisme et philosophie, Carlos Levy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...233 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Goulet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00182929v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00182934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'islam en France</w:t>
               </w:r>
@@ -4998,165 +4998,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mexican Islam in Latin American Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Encyclopedia of Islam in North America, Oxford University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pandemia y movilización político-religiosa en el Perú: el caso de lʼ Asociación Evangélica de la Misión Israelita del Nuevo Pacto Universal (Aeminpu) y su órgano político: el FREPAP (Frente Popular Agrícola del Perú Frente Popular Agropecuario del Perú)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">je l'ignore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448049v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03448050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et histoire</w:t>
               </w:r>
@@ -5278,169 +5278,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L'éruption du Vésuve de 1631 : Naudé et Gassendi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire du volcan et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion,, p. 87-107, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La vie d'Épicure par Gassendi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Garten und die Moderne, Epikureische Moral und Politik vom Humanismus bis zur Aufklärung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frommann-Holzboog, pp.139-161, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184158v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Transparence épicurienne, une clef pour la prudence politique au 17ème siècle »</w:t>
               </w:r>
@@ -5640,178 +5640,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Gassendi contre la métaphore »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 73-87, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Destin et providence : Gassendi contre le portique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Taussig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertinage et philosophie au dix-septième siècle ,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Saint-Étienne, pp.203-219., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184149v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les correspondances savantes comme une utopie ».</w:t>
               </w:r>
@@ -6725,51 +6725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Taussig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecaros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolotl Valadez Betancourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/Raphisa.2020.vi8.10689" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2010.0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.208.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/eaa.v55i3.2623" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.700.0066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ifrak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.130.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.698.0070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.115502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.021.0185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.046.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.115064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.692.0245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.045.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.5.116112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.035.0034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.5.107069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Goulet-Caz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Maury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182960v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Werner Mueller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lee Downs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin J. W." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paxton R. O." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrew Barash" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Taussig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecaros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolotl Valadez Betancourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/Raphisa.2020.vi8.10689" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2010.0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.208.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/eaa.v55i3.2623" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.700.0066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ifrak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.130.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.698.0070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.115502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.021.0185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.046.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.115064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.692.0245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.045.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.5.116112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.035.0034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.5.107069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Goulet-Caz&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Maury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182960v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Werner Mueller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lee Downs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin J. W." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paxton R. O." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrew Barash" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>