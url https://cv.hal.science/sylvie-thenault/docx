--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Thénault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice. Contribution à une histoire sonore des espaces et des acteurs des procédures judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Ecouter la justice", </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dw7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille contre l’impunité de la torture pendant la Guerre d’indépendance algérienne : que dit l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11n98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de l’Algérie française : pour une histoire sociale du politique, de la colonie à la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1962 : les accords d'Évian et la fin de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les démocraties à l'épreuve, 113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie coloniale Une société d'apartheid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tragédies algériennes, 15, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de la mémoire et Guerre d’indépendance algérienne : un combat pour l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La « rencontre » à la lumière du cas de l’Algérie à la période coloniale ou comment dé-idéaliser la notion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation de la guerre, terrorisme et exception : Abderrahmane Taleb et la Guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers de Baya Hocine. Une source pour l’histoire des prisons algériennes pendant la guerre d’indépendance (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogation générale et déclassification des archives contemporaines: Le cas d’Audin et des disparus de la Guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.687-709. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparus de la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Indochine, xixe-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Goscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de Maurice Audin. Les historiens à l’épreuve d’une enquête impossible (1957-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.031.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi pour l’Algérie en 1955, une postérité surprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que révèlent les collections de la BDIC de la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cent ans. De la BDIC à La contemporaine, 125-126, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.125.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indigénat dans l’Empire français : Algérie/Cochinchine, une double matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, colonisation. France-Algérie, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.258.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63-2 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.632.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulation transméditerranéenne forcée : l'internement d'Algériens en France au XIXe siècle. http://criminocorpus.revues.org/2922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défense politique sans rupture ? Le collectif des avocats du FLN en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés de Jean-Jacques de Félice : entretien avec Michel Tubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.80-84. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice, avocat militant des droits de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne. Mémoires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et droit d'exception en guerre d'Algérie (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les nationalistes algériens en lutte pour l'indépendance. La « défense de rupture » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 240 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.240.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société du contact dans l'Algérie colonisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, dossier complet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel « monde du contact » ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236 (3), pp.3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.236.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : quel &amp;quot;monde du contact&amp;quot; ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde du contact ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice, déontologie, histoire : entretien avec Henri Leclerc »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier "Morales" 2, 6, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OAS à Alger en 1962. Histoire d'une violence terroriste et de ses agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interné au camp : « un homme sans défense ». Entretien avec Jean-Jacques de Félice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couvre-feux à Paris en 1958 et 1961 : Une mesure importée d'Algérie pour mieux lutter contre le FLN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 84 (4), pp.167. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.084.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état d'urgence (1955-2005). De l'Algérie coloniale à la France contemporaine : destin d'une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 218 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.218.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-algérie pour un traitement commun du passé de la guerre d'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.085.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel et internés dans les camps français de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 69 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVAILLER SUR LA GUERRE D'INDÉPENDANCE ALGÉRIENNE : BILAN D'UNE EXPÉRIENCE HISTORIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interner en République : le cas de la France en guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magistrature à l'épreuve de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (338), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2003.4020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements pendant la guerre d’Algérie : table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les Droits de l’homme au XXe siècle, 72, pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantasme du secret d’État autour du 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.70-76. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret sur la torture pendant la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.57-63. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feraoun. Un ecrivain dans la guerre d'Algerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63, pp.65. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3770701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée et justice en guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57 (1), pp.104-114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.1998.3713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique en Algérie 1954-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (1), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dreso.1996.1385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadenay, Saint-Maurice l’Ardoise, Thol, le Larzac : l’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, 76 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ratonnades d’Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, 9782757899397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquins, 2023, 2382923067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratonnades d'Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, 2022, 9782021419276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire, 4 textes dans cet ouvrage collectif : « 1830 – Les Français n’ont pas créé l’Algérie », « 1957 – Maurice Audin n’a jamais tué personne », « 1961 – Le massacre du 17 octobre n’est pas la répression d’une manifestation », « 1962 – De Gaulle n’a pas donné l’indépendance à l’Algérie », (p. 26-28, 46-48, 49-51, 52-54).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Aglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Loez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et l’Afrique, 1830-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie d'Andurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2020, 978-2-35030-668-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : des « événements » à la guerre. Idées reçues sur la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer l'injustice : l'Affaire Maurice Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Thénault; Magalie Besse. Institut Francophone pour la Justice et la Démocratie; Fondation Varenne, 247 p., 2019, 978-2-37032-230-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en Algérie. 1830-1954, de la conquête à la guerre. Le Monde, Histoire et civilisations, n°41, août 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peyroulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires 1850-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Caru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Singaravélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés coloniales. Asie, Afrique, Antilles, 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 701 p., 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence ordinaire dans l'Algérie coloniale. Camps, internements, assignations à résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.183, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en guerre 1954-1962. Expériences métropolitaines de la guerre d’indépendance algérienne. Autrement, « Mémoires/Histoire », 2008, 512 pages. ISBN : 9782746711853. URL : https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Répression, contrôle et encadrement dans le monde colonial au XXe siècle », Bulletin de l’IHTP n°83, 1er semestre 2004 http://ihtp2004-siteihtp2004.ihtp.cnrs.fr/spip.php?rubrique74&lang=fr.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Encrevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie, La Documentation Photographique n°8022, août 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle de justice. Les magistrats dans la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mains du témoin aux miennes. Bellounis, son ralliement, une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Chominot; Sébastien Ledoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.61-74, 2024, 9782271152015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Maurice Audin, au cœur de la guerre d’indépendance algérienne. L’irréparable injustice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Ader; Claude Gauvard; Denis Salas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infâmie, histoire et métamorphoses, Histoire de la justice n°35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.221-230, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre d’indépendance algérienne (1954-1962) : quelle étape dans l’histoire de l’organisation collective de la magistrature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Guignard, François Jarrige et Odile Roynette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Claude Farcy. Des champs aux tribunaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, p. 137-146., 2023, 978-2-36441-485-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about 1958 in Algeria ? A transnational event in the context of a war of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Middle East in 1958: Reimagining A Revolutionnary War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fins d’Empire au Maghreb », « Contrôler », « Réprimer », « Révoltes », « Résistances du quotidien », « Deux Protectorat : Tunisie et Maroc »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Afrique 1830-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la responsabilité de l’État. Essai d’histoire immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 179-196, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nation du FLN, c’est la résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tahar Khalfoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de l’historien Gilbert Meynier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 67-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958, Algiers and the collapse of the Fourth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron; Stéphane Gerson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France in the World. A new global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Other Press LLC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux achives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 227-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la vérité. Des décennies d’enquête empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 39-54, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger sous un autre jour : 1956-1957, une ville en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Corriou; M’Hamed Oualdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sociale et culturelle du politique en Algérie et au Maghreb. Études offertes à Omar Carlier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, p. 371-386, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of Empire in the Maghreb:The Common Heritage and Distinct Destinies of Morocco, Algeria and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Thomas; Andrew Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Ends of Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, p. 299-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958. La Quatrième République s’effondre à Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 670-674, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou’al : le témoignage d’un combat toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ismaël-Selim Khaznadar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire, écritures et libérations. Autour de Mohammed Harbi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hibr, p. 297-308, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi coloniale, un outil de la répression politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Touzet; Marie Grillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État d’urgence démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, p. 29-34, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie assimilée ? Populations et territoires. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Algeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan/MUCEM, p. 143-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires coloniaux, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 215-256., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les camps d'internement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 130-133., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Face à la domination coloniale », « Justice et statuts des personnes », « Police et maintien de l'ordre », « Violences coloniales », « Messali Hadj, Ferhat Abbas et Ahmed Tawfiq al-Madani », « La prison », « Alger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires, 1850-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, respectivement : p. 115-121, p. 163-174, p. 174-180, p. 196-206, p. 449-455, p. 523-531, p. 537-543, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Atteinte à la sûreté de l'Etat » ou la lutte pour l'indépendance en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 126-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Bellounis (hiver 1957-1958) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPÉDIE D’HISTOIRE NUMÉRIQUE DE L’EUROPE : « La Guerre d’Algérie : prise de vues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Hocine’s Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/hrrh.2020.460207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Colonisés et immigrés », compte rendu de : Emmanuel Blanchard, Des colonisés ingouvernables. Adresses d’Algériens aux autorités françaises (Akbou-Paris, 1919-1940), Paris, Presses de Sciences Po, 2024 dans L’Histoire n°525, novembre 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jean-Philippe Ould Aoudia, OAS. Archives inédites. Révélations. Paris, Éditions Tirésias-Michel Reynaud, 2024, p. 7-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humanité, l’un des titres les plus visés par la censure ». 120 ans, 120 unes, 120 regards, L'Humanité, 2024. p.96-97.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stora, rapport sur « les questions mémorielles portant sur la colonisation et la guerre d’Algérie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur la guerre d’Algérie, « parler de “réconciliation” n’a pas de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview dans American Herald Tribune : https://ahtribune.com/interview/3649-sylvie-thenault.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algeria: On the Margins of French Punitive Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Thénault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice. Contribution à une histoire sonore des espaces et des acteurs des procédures judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Ecouter la justice", </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dw7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille contre l’impunité de la torture pendant la Guerre d’indépendance algérienne : que dit l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11n98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de l’Algérie française : pour une histoire sociale du politique, de la colonie à la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1962 : les accords d'Évian et la fin de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les démocraties à l'épreuve, 113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie coloniale Une société d'apartheid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tragédies algériennes, 15, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de la mémoire et Guerre d’indépendance algérienne : un combat pour l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La « rencontre » à la lumière du cas de l’Algérie à la période coloniale ou comment dé-idéaliser la notion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation de la guerre, terrorisme et exception : Abderrahmane Taleb et la Guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers de Baya Hocine. Une source pour l’histoire des prisons algériennes pendant la guerre d’indépendance (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogation générale et déclassification des archives contemporaines: Le cas d’Audin et des disparus de la Guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.687-709. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparus de la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Indochine, xixe-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Goscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de Maurice Audin. Les historiens à l’épreuve d’une enquête impossible (1957-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.031.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi pour l’Algérie en 1955, une postérité surprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que révèlent les collections de la BDIC de la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cent ans. De la BDIC à La contemporaine, 125-126, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.125.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indigénat dans l’Empire français : Algérie/Cochinchine, une double matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, colonisation. France-Algérie, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.258.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63-2 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.632.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défense politique sans rupture ? Le collectif des avocats du FLN en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulation transméditerranéenne forcée : l'internement d'Algériens en France au XIXe siècle. http://criminocorpus.revues.org/2922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés de Jean-Jacques de Félice : entretien avec Michel Tubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.80-84. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice, avocat militant des droits de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne. Mémoires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et droit d'exception en guerre d'Algérie (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les nationalistes algériens en lutte pour l'indépendance. La « défense de rupture » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 240 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.240.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société du contact dans l'Algérie colonisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, dossier complet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel « monde du contact » ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236 (3), pp.3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.236.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : quel &amp;quot;monde du contact&amp;quot; ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde du contact ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice, déontologie, histoire : entretien avec Henri Leclerc »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier "Morales" 2, 6, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OAS à Alger en 1962. Histoire d'une violence terroriste et de ses agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interné au camp : « un homme sans défense ». Entretien avec Jean-Jacques de Félice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couvre-feux à Paris en 1958 et 1961 : Une mesure importée d'Algérie pour mieux lutter contre le FLN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 84 (4), pp.167. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.084.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état d'urgence (1955-2005). De l'Algérie coloniale à la France contemporaine : destin d'une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 218 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.218.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel et internés dans les camps français de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 69 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-algérie pour un traitement commun du passé de la guerre d'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.085.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVAILLER SUR LA GUERRE D'INDÉPENDANCE ALGÉRIENNE : BILAN D'UNE EXPÉRIENCE HISTORIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interner en République : le cas de la France en guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magistrature à l'épreuve de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (338), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2003.4020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements pendant la guerre d’Algérie : table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les Droits de l’homme au XXe siècle, 72, pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantasme du secret d’État autour du 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.70-76. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret sur la torture pendant la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.57-63. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feraoun. Un ecrivain dans la guerre d'Algerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63, pp.65. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3770701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée et justice en guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57 (1), pp.104-114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.1998.3713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique en Algérie 1954-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (1), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dreso.1996.1385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadenay, Saint-Maurice l’Ardoise, Thol, le Larzac : l’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, 76 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ratonnades d’Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, 9782757899397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquins, 2023, 2382923067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratonnades d'Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, 2022, 9782021419276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire, 4 textes dans cet ouvrage collectif : « 1830 – Les Français n’ont pas créé l’Algérie », « 1957 – Maurice Audin n’a jamais tué personne », « 1961 – Le massacre du 17 octobre n’est pas la répression d’une manifestation », « 1962 – De Gaulle n’a pas donné l’indépendance à l’Algérie », (p. 26-28, 46-48, 49-51, 52-54).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Aglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Loez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et l’Afrique, 1830-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie d'Andurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2020, 978-2-35030-668-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : des « événements » à la guerre. Idées reçues sur la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer l'injustice : l'Affaire Maurice Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Thénault; Magalie Besse. Institut Francophone pour la Justice et la Démocratie; Fondation Varenne, 247 p., 2019, 978-2-37032-230-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en Algérie. 1830-1954, de la conquête à la guerre. Le Monde, Histoire et civilisations, n°41, août 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peyroulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires 1850-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Caru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Singaravélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés coloniales. Asie, Afrique, Antilles, 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 701 p., 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence ordinaire dans l'Algérie coloniale. Camps, internements, assignations à résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.183, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en guerre 1954-1962. Expériences métropolitaines de la guerre d’indépendance algérienne. Autrement, « Mémoires/Histoire », 2008, 512 pages. ISBN : 9782746711853. URL : https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Répression, contrôle et encadrement dans le monde colonial au XXe siècle », Bulletin de l’IHTP n°83, 1er semestre 2004 http://ihtp2004-siteihtp2004.ihtp.cnrs.fr/spip.php?rubrique74&lang=fr.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Encrevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie, La Documentation Photographique n°8022, août 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle de justice. Les magistrats dans la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mains du témoin aux miennes. Bellounis, son ralliement, une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Chominot; Sébastien Ledoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.61-74, 2024, 9782271152015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Maurice Audin, au cœur de la guerre d’indépendance algérienne. L’irréparable injustice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Ader; Claude Gauvard; Denis Salas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infâmie, histoire et métamorphoses, Histoire de la justice n°35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.221-230, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre d’indépendance algérienne (1954-1962) : quelle étape dans l’histoire de l’organisation collective de la magistrature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Guignard, François Jarrige et Odile Roynette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Claude Farcy. Des champs aux tribunaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, p. 137-146., 2023, 978-2-36441-485-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about 1958 in Algeria ? A transnational event in the context of a war of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Middle East in 1958: Reimagining A Revolutionnary War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fins d’Empire au Maghreb », « Contrôler », « Réprimer », « Révoltes », « Résistances du quotidien », « Deux Protectorat : Tunisie et Maroc »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Afrique 1830-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la responsabilité de l’État. Essai d’histoire immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 179-196, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nation du FLN, c’est la résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tahar Khalfoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de l’historien Gilbert Meynier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 67-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958, Algiers and the collapse of the Fourth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron; Stéphane Gerson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France in the World. A new global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Other Press LLC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux achives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 227-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la vérité. Des décennies d’enquête empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 39-54, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger sous un autre jour : 1956-1957, une ville en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Corriou; M’Hamed Oualdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sociale et culturelle du politique en Algérie et au Maghreb. Études offertes à Omar Carlier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, p. 371-386, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of Empire in the Maghreb:The Common Heritage and Distinct Destinies of Morocco, Algeria and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Thomas; Andrew Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Ends of Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, p. 299-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958. La Quatrième République s’effondre à Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 670-674, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou’al : le témoignage d’un combat toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ismaël-Selim Khaznadar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire, écritures et libérations. Autour de Mohammed Harbi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hibr, p. 297-308, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi coloniale, un outil de la répression politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Touzet; Marie Grillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État d’urgence démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, p. 29-34, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie assimilée ? Populations et territoires. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Algeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan/MUCEM, p. 143-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires coloniaux, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 215-256., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les camps d'internement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 130-133., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Face à la domination coloniale », « Justice et statuts des personnes », « Police et maintien de l'ordre », « Violences coloniales », « Messali Hadj, Ferhat Abbas et Ahmed Tawfiq al-Madani », « La prison », « Alger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires, 1850-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, respectivement : p. 115-121, p. 163-174, p. 174-180, p. 196-206, p. 449-455, p. 523-531, p. 537-543, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Atteinte à la sûreté de l'Etat » ou la lutte pour l'indépendance en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 126-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 733-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Bellounis (hiver 1957-1958) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPÉDIE D’HISTOIRE NUMÉRIQUE DE L’EUROPE : « La Guerre d’Algérie : prise de vues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Hocine’s Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/hrrh.2020.460207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Colonisés et immigrés », compte rendu de : Emmanuel Blanchard, Des colonisés ingouvernables. Adresses d’Algériens aux autorités françaises (Akbou-Paris, 1919-1940), Paris, Presses de Sciences Po, 2024 dans L’Histoire n°525, novembre 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jean-Philippe Ould Aoudia, OAS. Archives inédites. Révélations. Paris, Éditions Tirésias-Michel Reynaud, 2024, p. 7-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humanité, l’un des titres les plus visés par la censure ». 120 ans, 120 unes, 120 regards, L'Humanité, 2024. p.96-97.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stora, rapport sur « les questions mémorielles portant sur la colonisation et la guerre d’Algérie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur la guerre d’Algérie, « parler de “réconciliation” n’a pas de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview dans American Herald Tribune : https://ahtribune.com/interview/3649-sylvie-thenault.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algeria: On the Margins of French Punitive Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11n98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.57" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goscha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.031.0140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356214v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355611v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355607v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Barry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.240.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.236.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tramor Quemeneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.084.0167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355625v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.218.0063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2003.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de F&#233;lice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404251" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3770701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1998.3713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanassa Siari Tengour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d'Andurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Besse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouchene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyroulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Path&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/hrrh.2020.460207" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867004v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370154v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11n98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.57" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goscha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.031.0140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356214v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355611v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355607v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Barry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.240.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.236.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tramor Quemeneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.084.0167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355625v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.218.0063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2003.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de F&#233;lice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404251" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3770701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1998.3713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanassa Siari Tengour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d'Andurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Besse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouchene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyroulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Path&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillop&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/hrrh.2020.460207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370154v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>