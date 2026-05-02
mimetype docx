--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Thénault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice. Contribution à une histoire sonore des espaces et des acteurs des procédures judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Ecouter la justice", </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dw7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille contre l’impunité de la torture pendant la Guerre d’indépendance algérienne : que dit l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11n98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de l’Algérie française : pour une histoire sociale du politique, de la colonie à la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1962 : les accords d'Évian et la fin de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les démocraties à l'épreuve, 113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie coloniale Une société d'apartheid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tragédies algériennes, 15, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de la mémoire et Guerre d’indépendance algérienne : un combat pour l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La « rencontre » à la lumière du cas de l’Algérie à la période coloniale ou comment dé-idéaliser la notion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation de la guerre, terrorisme et exception : Abderrahmane Taleb et la Guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers de Baya Hocine. Une source pour l’histoire des prisons algériennes pendant la guerre d’indépendance (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogation générale et déclassification des archives contemporaines: Le cas d’Audin et des disparus de la Guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.687-709. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparus de la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Indochine, xixe-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Goscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de Maurice Audin. Les historiens à l’épreuve d’une enquête impossible (1957-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.031.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi pour l’Algérie en 1955, une postérité surprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que révèlent les collections de la BDIC de la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cent ans. De la BDIC à La contemporaine, 125-126, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.125.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indigénat dans l’Empire français : Algérie/Cochinchine, une double matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, colonisation. France-Algérie, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.258.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63-2 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.632.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défense politique sans rupture ? Le collectif des avocats du FLN en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulation transméditerranéenne forcée : l'internement d'Algériens en France au XIXe siècle. http://criminocorpus.revues.org/2922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés de Jean-Jacques de Félice : entretien avec Michel Tubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.80-84. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice, avocat militant des droits de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne. Mémoires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et droit d'exception en guerre d'Algérie (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les nationalistes algériens en lutte pour l'indépendance. La « défense de rupture » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 240 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.240.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société du contact dans l'Algérie colonisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, dossier complet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel « monde du contact » ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236 (3), pp.3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.236.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : quel &amp;quot;monde du contact&amp;quot; ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde du contact ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice, déontologie, histoire : entretien avec Henri Leclerc »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier "Morales" 2, 6, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OAS à Alger en 1962. Histoire d'une violence terroriste et de ses agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interné au camp : « un homme sans défense ». Entretien avec Jean-Jacques de Félice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couvre-feux à Paris en 1958 et 1961 : Une mesure importée d'Algérie pour mieux lutter contre le FLN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 84 (4), pp.167. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.084.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état d'urgence (1955-2005). De l'Algérie coloniale à la France contemporaine : destin d'une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 218 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.218.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel et internés dans les camps français de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 69 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-algérie pour un traitement commun du passé de la guerre d'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.085.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVAILLER SUR LA GUERRE D'INDÉPENDANCE ALGÉRIENNE : BILAN D'UNE EXPÉRIENCE HISTORIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interner en République : le cas de la France en guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magistrature à l'épreuve de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (338), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2003.4020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements pendant la guerre d’Algérie : table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les Droits de l’homme au XXe siècle, 72, pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantasme du secret d’État autour du 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.70-76. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret sur la torture pendant la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.57-63. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feraoun. Un ecrivain dans la guerre d'Algerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63, pp.65. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3770701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée et justice en guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57 (1), pp.104-114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.1998.3713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique en Algérie 1954-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (1), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dreso.1996.1385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadenay, Saint-Maurice l’Ardoise, Thol, le Larzac : l’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, 76 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ratonnades d’Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, 9782757899397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquins, 2023, 2382923067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratonnades d'Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, 2022, 9782021419276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire, 4 textes dans cet ouvrage collectif : « 1830 – Les Français n’ont pas créé l’Algérie », « 1957 – Maurice Audin n’a jamais tué personne », « 1961 – Le massacre du 17 octobre n’est pas la répression d’une manifestation », « 1962 – De Gaulle n’a pas donné l’indépendance à l’Algérie », (p. 26-28, 46-48, 49-51, 52-54).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Aglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Loez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et l’Afrique, 1830-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie d'Andurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2020, 978-2-35030-668-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : des « événements » à la guerre. Idées reçues sur la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer l'injustice : l'Affaire Maurice Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Thénault; Magalie Besse. Institut Francophone pour la Justice et la Démocratie; Fondation Varenne, 247 p., 2019, 978-2-37032-230-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en Algérie. 1830-1954, de la conquête à la guerre. Le Monde, Histoire et civilisations, n°41, août 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peyroulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires 1850-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Caru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Singaravélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés coloniales. Asie, Afrique, Antilles, 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 701 p., 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence ordinaire dans l'Algérie coloniale. Camps, internements, assignations à résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.183, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en guerre 1954-1962. Expériences métropolitaines de la guerre d’indépendance algérienne. Autrement, « Mémoires/Histoire », 2008, 512 pages. ISBN : 9782746711853. URL : https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Répression, contrôle et encadrement dans le monde colonial au XXe siècle », Bulletin de l’IHTP n°83, 1er semestre 2004 http://ihtp2004-siteihtp2004.ihtp.cnrs.fr/spip.php?rubrique74&lang=fr.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Encrevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie, La Documentation Photographique n°8022, août 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle de justice. Les magistrats dans la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mains du témoin aux miennes. Bellounis, son ralliement, une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Chominot; Sébastien Ledoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.61-74, 2024, 9782271152015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Maurice Audin, au cœur de la guerre d’indépendance algérienne. L’irréparable injustice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Ader; Claude Gauvard; Denis Salas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infâmie, histoire et métamorphoses, Histoire de la justice n°35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.221-230, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre d’indépendance algérienne (1954-1962) : quelle étape dans l’histoire de l’organisation collective de la magistrature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Guignard, François Jarrige et Odile Roynette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Claude Farcy. Des champs aux tribunaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, p. 137-146., 2023, 978-2-36441-485-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about 1958 in Algeria ? A transnational event in the context of a war of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Middle East in 1958: Reimagining A Revolutionnary War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fins d’Empire au Maghreb », « Contrôler », « Réprimer », « Révoltes », « Résistances du quotidien », « Deux Protectorat : Tunisie et Maroc »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Afrique 1830-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la responsabilité de l’État. Essai d’histoire immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 179-196, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nation du FLN, c’est la résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tahar Khalfoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de l’historien Gilbert Meynier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 67-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958, Algiers and the collapse of the Fourth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron; Stéphane Gerson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France in the World. A new global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Other Press LLC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux achives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 227-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la vérité. Des décennies d’enquête empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 39-54, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger sous un autre jour : 1956-1957, une ville en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Corriou; M’Hamed Oualdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sociale et culturelle du politique en Algérie et au Maghreb. Études offertes à Omar Carlier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, p. 371-386, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of Empire in the Maghreb:The Common Heritage and Distinct Destinies of Morocco, Algeria and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Thomas; Andrew Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Ends of Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, p. 299-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958. La Quatrième République s’effondre à Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 670-674, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou’al : le témoignage d’un combat toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ismaël-Selim Khaznadar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire, écritures et libérations. Autour de Mohammed Harbi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hibr, p. 297-308, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi coloniale, un outil de la répression politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Touzet; Marie Grillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État d’urgence démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, p. 29-34, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie assimilée ? Populations et territoires. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Algeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan/MUCEM, p. 143-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires coloniaux, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 215-256., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les camps d'internement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 130-133., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Face à la domination coloniale », « Justice et statuts des personnes », « Police et maintien de l'ordre », « Violences coloniales », « Messali Hadj, Ferhat Abbas et Ahmed Tawfiq al-Madani », « La prison », « Alger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires, 1850-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, respectivement : p. 115-121, p. 163-174, p. 174-180, p. 196-206, p. 449-455, p. 523-531, p. 537-543, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Atteinte à la sûreté de l'Etat » ou la lutte pour l'indépendance en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 126-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 733-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Bellounis (hiver 1957-1958) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPÉDIE D’HISTOIRE NUMÉRIQUE DE L’EUROPE : « La Guerre d’Algérie : prise de vues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Hocine’s Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/hrrh.2020.460207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Colonisés et immigrés », compte rendu de : Emmanuel Blanchard, Des colonisés ingouvernables. Adresses d’Algériens aux autorités françaises (Akbou-Paris, 1919-1940), Paris, Presses de Sciences Po, 2024 dans L’Histoire n°525, novembre 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jean-Philippe Ould Aoudia, OAS. Archives inédites. Révélations. Paris, Éditions Tirésias-Michel Reynaud, 2024, p. 7-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humanité, l’un des titres les plus visés par la censure ». 120 ans, 120 unes, 120 regards, L'Humanité, 2024. p.96-97.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stora, rapport sur « les questions mémorielles portant sur la colonisation et la guerre d’Algérie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur la guerre d’Algérie, « parler de “réconciliation” n’a pas de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview dans American Herald Tribune : https://ahtribune.com/interview/3649-sylvie-thenault.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algeria: On the Margins of French Punitive Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Thénault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice. Contribution à une histoire sonore des espaces et des acteurs des procédures judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Ecouter la justice", </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dw7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille contre l’impunité de la torture pendant la Guerre d’indépendance algérienne : que dit l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11n98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de l’Algérie française : pour une histoire sociale du politique, de la colonie à la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie coloniale Une société d'apartheid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tragédies algériennes, 15, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1962 : les accords d'Évian et la fin de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les démocraties à l'épreuve, 113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de la mémoire et Guerre d’indépendance algérienne : un combat pour l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La « rencontre » à la lumière du cas de l’Algérie à la période coloniale ou comment dé-idéaliser la notion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation de la guerre, terrorisme et exception : Abderrahmane Taleb et la Guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers de Baya Hocine. Une source pour l’histoire des prisons algériennes pendant la guerre d’indépendance (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparus de la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogation générale et déclassification des archives contemporaines: Le cas d’Audin et des disparus de la Guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.687-709. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de Maurice Audin. Les historiens à l’épreuve d’une enquête impossible (1957-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.031.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Indochine, xixe-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Goscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi pour l’Algérie en 1955, une postérité surprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que révèlent les collections de la BDIC de la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cent ans. De la BDIC à La contemporaine, 125-126, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.125.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indigénat dans l’Empire français : Algérie/Cochinchine, une double matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, colonisation. France-Algérie, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.258.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63-2 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.632.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés de Jean-Jacques de Félice : entretien avec Michel Tubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.80-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défense politique sans rupture ? Le collectif des avocats du FLN en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulation transméditerranéenne forcée : l'internement d'Algériens en France au XIXe siècle. http://criminocorpus.revues.org/2922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice, avocat militant des droits de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne. Mémoires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et droit d'exception en guerre d'Algérie (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les nationalistes algériens en lutte pour l'indépendance. La « défense de rupture » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 240 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.240.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société du contact dans l'Algérie colonisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, dossier complet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel « monde du contact » ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236 (3), pp.3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.236.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : quel &amp;quot;monde du contact&amp;quot; ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde du contact ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice, déontologie, histoire : entretien avec Henri Leclerc »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier "Morales" 2, 6, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OAS à Alger en 1962. Histoire d'une violence terroriste et de ses agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interné au camp : « un homme sans défense ». Entretien avec Jean-Jacques de Félice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couvre-feux à Paris en 1958 et 1961 : Une mesure importée d'Algérie pour mieux lutter contre le FLN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 84 (4), pp.167. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.084.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état d'urgence (1955-2005). De l'Algérie coloniale à la France contemporaine : destin d'une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 218 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.218.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel et internés dans les camps français de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 69 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-algérie pour un traitement commun du passé de la guerre d'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.085.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVAILLER SUR LA GUERRE D'INDÉPENDANCE ALGÉRIENNE : BILAN D'UNE EXPÉRIENCE HISTORIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interner en République : le cas de la France en guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magistrature à l'épreuve de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (338), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2003.4020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements pendant la guerre d’Algérie : table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les Droits de l’homme au XXe siècle, 72, pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantasme du secret d’État autour du 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.70-76. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret sur la torture pendant la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.57-63. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feraoun. Un ecrivain dans la guerre d'Algerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63, pp.65. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3770701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée et justice en guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57 (1), pp.104-114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.1998.3713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique en Algérie 1954-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (1), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dreso.1996.1385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadenay, Saint-Maurice l’Ardoise, Thol, le Larzac : l’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, 76 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ratonnades d’Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, 9782757899397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquins, 2023, 2382923067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratonnades d'Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, 2022, 9782021419276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire, 4 textes dans cet ouvrage collectif : « 1830 – Les Français n’ont pas créé l’Algérie », « 1957 – Maurice Audin n’a jamais tué personne », « 1961 – Le massacre du 17 octobre n’est pas la répression d’une manifestation », « 1962 – De Gaulle n’a pas donné l’indépendance à l’Algérie », (p. 26-28, 46-48, 49-51, 52-54).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Aglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Loez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et l’Afrique, 1830-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie d'Andurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2020, 978-2-35030-668-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : des « événements » à la guerre. Idées reçues sur la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer l'injustice : l'Affaire Maurice Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Thénault; Magalie Besse. Institut Francophone pour la Justice et la Démocratie; Fondation Varenne, 247 p., 2019, 978-2-37032-230-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en Algérie. 1830-1954, de la conquête à la guerre. Le Monde, Histoire et civilisations, n°41, août 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peyroulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires 1850-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Caru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Singaravélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés coloniales. Asie, Afrique, Antilles, 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 701 p., 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence ordinaire dans l'Algérie coloniale. Camps, internements, assignations à résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.183, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en guerre 1954-1962. Expériences métropolitaines de la guerre d’indépendance algérienne. Autrement, « Mémoires/Histoire », 2008, 512 pages. ISBN : 9782746711853. URL : https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Répression, contrôle et encadrement dans le monde colonial au XXe siècle », Bulletin de l’IHTP n°83, 1er semestre 2004 http://ihtp2004-siteihtp2004.ihtp.cnrs.fr/spip.php?rubrique74&lang=fr.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Encrevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie, La Documentation Photographique n°8022, août 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle de justice. Les magistrats dans la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mains du témoin aux miennes. Bellounis, son ralliement, une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Chominot; Sébastien Ledoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.61-74, 2024, 9782271152015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Maurice Audin, au cœur de la guerre d’indépendance algérienne. L’irréparable injustice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Ader; Claude Gauvard; Denis Salas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infâmie, histoire et métamorphoses, Histoire de la justice n°35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.221-230, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre d’indépendance algérienne (1954-1962) : quelle étape dans l’histoire de l’organisation collective de la magistrature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Guignard, François Jarrige et Odile Roynette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Claude Farcy. Des champs aux tribunaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, p. 137-146., 2023, 978-2-36441-485-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about 1958 in Algeria ? A transnational event in the context of a war of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Middle East in 1958: Reimagining A Revolutionnary War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fins d’Empire au Maghreb », « Contrôler », « Réprimer », « Révoltes », « Résistances du quotidien », « Deux Protectorat : Tunisie et Maroc »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Afrique 1830-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nation du FLN, c’est la résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tahar Khalfoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de l’historien Gilbert Meynier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 67-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la responsabilité de l’État. Essai d’histoire immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 179-196, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958, Algiers and the collapse of the Fourth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron; Stéphane Gerson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France in the World. A new global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Other Press LLC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux achives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 227-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la vérité. Des décennies d’enquête empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 39-54, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger sous un autre jour : 1956-1957, une ville en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Corriou; M’Hamed Oualdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sociale et culturelle du politique en Algérie et au Maghreb. Études offertes à Omar Carlier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, p. 371-386, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of Empire in the Maghreb:The Common Heritage and Distinct Destinies of Morocco, Algeria and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Thomas; Andrew Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Ends of Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, p. 299-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958. La Quatrième République s’effondre à Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 670-674, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou’al : le témoignage d’un combat toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ismaël-Selim Khaznadar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire, écritures et libérations. Autour de Mohammed Harbi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hibr, p. 297-308, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie assimilée ? Populations et territoires. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Algeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan/MUCEM, p. 143-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi coloniale, un outil de la répression politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Touzet; Marie Grillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État d’urgence démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, p. 29-34, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires coloniaux, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 215-256., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les camps d'internement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 130-133., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Face à la domination coloniale », « Justice et statuts des personnes », « Police et maintien de l'ordre », « Violences coloniales », « Messali Hadj, Ferhat Abbas et Ahmed Tawfiq al-Madani », « La prison », « Alger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires, 1850-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, respectivement : p. 115-121, p. 163-174, p. 174-180, p. 196-206, p. 449-455, p. 523-531, p. 537-543, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Atteinte à la sûreté de l'Etat » ou la lutte pour l'indépendance en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 126-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 733-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Bellounis (hiver 1957-1958) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPÉDIE D’HISTOIRE NUMÉRIQUE DE L’EUROPE : « La Guerre d’Algérie : prise de vues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Hocine’s Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/hrrh.2020.460207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jean-Philippe Ould Aoudia, OAS. Archives inédites. Révélations. Paris, Éditions Tirésias-Michel Reynaud, 2024, p. 7-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Colonisés et immigrés », compte rendu de : Emmanuel Blanchard, Des colonisés ingouvernables. Adresses d’Algériens aux autorités françaises (Akbou-Paris, 1919-1940), Paris, Presses de Sciences Po, 2024 dans L’Histoire n°525, novembre 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humanité, l’un des titres les plus visés par la censure ». 120 ans, 120 unes, 120 regards, L'Humanité, 2024. p.96-97.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stora, rapport sur « les questions mémorielles portant sur la colonisation et la guerre d’Algérie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur la guerre d’Algérie, « parler de “réconciliation” n’a pas de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview dans American Herald Tribune : https://ahtribune.com/interview/3649-sylvie-thenault.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algeria: On the Margins of French Punitive Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11n98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.57" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goscha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.031.0140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356214v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355611v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355607v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Barry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.240.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.236.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tramor Quemeneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.084.0167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355625v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.218.0063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2003.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de F&#233;lice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404251" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3770701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1998.3713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanassa Siari Tengour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d'Andurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Besse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouchene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyroulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Path&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillop&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/hrrh.2020.460207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370154v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11n98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.57" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.031.0140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goscha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356214v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355611v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355607v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Barry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.240.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.236.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tramor Quemeneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.084.0167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355625v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.218.0063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2003.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de F&#233;lice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404251" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3770701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1998.3713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanassa Siari Tengour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d'Andurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Besse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouchene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyroulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Path&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356513v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillop&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/hrrh.2020.460207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370154v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>