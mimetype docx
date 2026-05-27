--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Thénault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice. Contribution à une histoire sonore des espaces et des acteurs des procédures judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Ecouter la justice", </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dw7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille contre l’impunité de la torture pendant la Guerre d’indépendance algérienne : que dit l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11n98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de l’Algérie française : pour une histoire sociale du politique, de la colonie à la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie coloniale Une société d'apartheid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tragédies algériennes, 15, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1962 : les accords d'Évian et la fin de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les démocraties à l'épreuve, 113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de la mémoire et Guerre d’indépendance algérienne : un combat pour l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La « rencontre » à la lumière du cas de l’Algérie à la période coloniale ou comment dé-idéaliser la notion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation de la guerre, terrorisme et exception : Abderrahmane Taleb et la Guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers de Baya Hocine. Une source pour l’histoire des prisons algériennes pendant la guerre d’indépendance (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparus de la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogation générale et déclassification des archives contemporaines: Le cas d’Audin et des disparus de la Guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.687-709. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de Maurice Audin. Les historiens à l’épreuve d’une enquête impossible (1957-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.031.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Indochine, xixe-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Goscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi pour l’Algérie en 1955, une postérité surprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que révèlent les collections de la BDIC de la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cent ans. De la BDIC à La contemporaine, 125-126, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.125.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indigénat dans l’Empire français : Algérie/Cochinchine, une double matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, colonisation. France-Algérie, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.258.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63-2 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.632.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés de Jean-Jacques de Félice : entretien avec Michel Tubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.80-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défense politique sans rupture ? Le collectif des avocats du FLN en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulation transméditerranéenne forcée : l'internement d'Algériens en France au XIXe siècle. http://criminocorpus.revues.org/2922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice, avocat militant des droits de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne. Mémoires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et droit d'exception en guerre d'Algérie (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les nationalistes algériens en lutte pour l'indépendance. La « défense de rupture » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 240 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.240.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société du contact dans l'Algérie colonisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, dossier complet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel « monde du contact » ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236 (3), pp.3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.236.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : quel &amp;quot;monde du contact&amp;quot; ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde du contact ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice, déontologie, histoire : entretien avec Henri Leclerc »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier "Morales" 2, 6, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OAS à Alger en 1962. Histoire d'une violence terroriste et de ses agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interné au camp : « un homme sans défense ». Entretien avec Jean-Jacques de Félice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couvre-feux à Paris en 1958 et 1961 : Une mesure importée d'Algérie pour mieux lutter contre le FLN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 84 (4), pp.167. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.084.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état d'urgence (1955-2005). De l'Algérie coloniale à la France contemporaine : destin d'une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 218 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.218.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel et internés dans les camps français de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 69 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-algérie pour un traitement commun du passé de la guerre d'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.085.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVAILLER SUR LA GUERRE D'INDÉPENDANCE ALGÉRIENNE : BILAN D'UNE EXPÉRIENCE HISTORIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interner en République : le cas de la France en guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magistrature à l'épreuve de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (338), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2003.4020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements pendant la guerre d’Algérie : table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les Droits de l’homme au XXe siècle, 72, pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantasme du secret d’État autour du 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.70-76. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret sur la torture pendant la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.57-63. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feraoun. Un ecrivain dans la guerre d'Algerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63, pp.65. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3770701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée et justice en guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57 (1), pp.104-114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.1998.3713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique en Algérie 1954-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (1), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dreso.1996.1385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadenay, Saint-Maurice l’Ardoise, Thol, le Larzac : l’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, 76 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ratonnades d’Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, 9782757899397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquins, 2023, 2382923067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratonnades d'Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, 2022, 9782021419276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire, 4 textes dans cet ouvrage collectif : « 1830 – Les Français n’ont pas créé l’Algérie », « 1957 – Maurice Audin n’a jamais tué personne », « 1961 – Le massacre du 17 octobre n’est pas la répression d’une manifestation », « 1962 – De Gaulle n’a pas donné l’indépendance à l’Algérie », (p. 26-28, 46-48, 49-51, 52-54).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Aglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Loez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et l’Afrique, 1830-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie d'Andurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2020, 978-2-35030-668-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : des « événements » à la guerre. Idées reçues sur la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer l'injustice : l'Affaire Maurice Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Thénault; Magalie Besse. Institut Francophone pour la Justice et la Démocratie; Fondation Varenne, 247 p., 2019, 978-2-37032-230-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en Algérie. 1830-1954, de la conquête à la guerre. Le Monde, Histoire et civilisations, n°41, août 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peyroulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires 1850-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Caru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Singaravélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés coloniales. Asie, Afrique, Antilles, 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 701 p., 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence ordinaire dans l'Algérie coloniale. Camps, internements, assignations à résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.183, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en guerre 1954-1962. Expériences métropolitaines de la guerre d’indépendance algérienne. Autrement, « Mémoires/Histoire », 2008, 512 pages. ISBN : 9782746711853. URL : https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Répression, contrôle et encadrement dans le monde colonial au XXe siècle », Bulletin de l’IHTP n°83, 1er semestre 2004 http://ihtp2004-siteihtp2004.ihtp.cnrs.fr/spip.php?rubrique74&lang=fr.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Encrevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie, La Documentation Photographique n°8022, août 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle de justice. Les magistrats dans la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mains du témoin aux miennes. Bellounis, son ralliement, une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Chominot; Sébastien Ledoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.61-74, 2024, 9782271152015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Maurice Audin, au cœur de la guerre d’indépendance algérienne. L’irréparable injustice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Ader; Claude Gauvard; Denis Salas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infâmie, histoire et métamorphoses, Histoire de la justice n°35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.221-230, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre d’indépendance algérienne (1954-1962) : quelle étape dans l’histoire de l’organisation collective de la magistrature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Guignard, François Jarrige et Odile Roynette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Claude Farcy. Des champs aux tribunaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, p. 137-146., 2023, 978-2-36441-485-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about 1958 in Algeria ? A transnational event in the context of a war of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Middle East in 1958: Reimagining A Revolutionnary War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fins d’Empire au Maghreb », « Contrôler », « Réprimer », « Révoltes », « Résistances du quotidien », « Deux Protectorat : Tunisie et Maroc »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Afrique 1830-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nation du FLN, c’est la résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tahar Khalfoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de l’historien Gilbert Meynier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 67-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la responsabilité de l’État. Essai d’histoire immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 179-196, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958, Algiers and the collapse of the Fourth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron; Stéphane Gerson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France in the World. A new global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Other Press LLC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux achives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 227-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la vérité. Des décennies d’enquête empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 39-54, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger sous un autre jour : 1956-1957, une ville en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Corriou; M’Hamed Oualdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sociale et culturelle du politique en Algérie et au Maghreb. Études offertes à Omar Carlier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, p. 371-386, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of Empire in the Maghreb:The Common Heritage and Distinct Destinies of Morocco, Algeria and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Thomas; Andrew Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Ends of Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, p. 299-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958. La Quatrième République s’effondre à Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 670-674, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou’al : le témoignage d’un combat toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ismaël-Selim Khaznadar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire, écritures et libérations. Autour de Mohammed Harbi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hibr, p. 297-308, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie assimilée ? Populations et territoires. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Algeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan/MUCEM, p. 143-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi coloniale, un outil de la répression politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Touzet; Marie Grillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État d’urgence démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, p. 29-34, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires coloniaux, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 215-256., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les camps d'internement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 130-133., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Face à la domination coloniale », « Justice et statuts des personnes », « Police et maintien de l'ordre », « Violences coloniales », « Messali Hadj, Ferhat Abbas et Ahmed Tawfiq al-Madani », « La prison », « Alger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires, 1850-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, respectivement : p. 115-121, p. 163-174, p. 174-180, p. 196-206, p. 449-455, p. 523-531, p. 537-543, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Atteinte à la sûreté de l'Etat » ou la lutte pour l'indépendance en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 126-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 733-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Bellounis (hiver 1957-1958) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPÉDIE D’HISTOIRE NUMÉRIQUE DE L’EUROPE : « La Guerre d’Algérie : prise de vues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Hocine’s Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/hrrh.2020.460207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jean-Philippe Ould Aoudia, OAS. Archives inédites. Révélations. Paris, Éditions Tirésias-Michel Reynaud, 2024, p. 7-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Colonisés et immigrés », compte rendu de : Emmanuel Blanchard, Des colonisés ingouvernables. Adresses d’Algériens aux autorités françaises (Akbou-Paris, 1919-1940), Paris, Presses de Sciences Po, 2024 dans L’Histoire n°525, novembre 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humanité, l’un des titres les plus visés par la censure ». 120 ans, 120 unes, 120 regards, L'Humanité, 2024. p.96-97.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stora, rapport sur « les questions mémorielles portant sur la colonisation et la guerre d’Algérie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur la guerre d’Algérie, « parler de “réconciliation” n’a pas de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview dans American Herald Tribune : https://ahtribune.com/interview/3649-sylvie-thenault.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algeria: On the Margins of French Punitive Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Thénault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille contre l’impunité de la torture pendant la Guerre d’indépendance algérienne : que dit l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11n98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice. Contribution à une histoire sonore des espaces et des acteurs des procédures judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Ecouter la justice", </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dw7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de l’Algérie française : pour une histoire sociale du politique, de la colonie à la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie coloniale Une société d'apartheid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tragédies algériennes, 15, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1962 : les accords d'Évian et la fin de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les démocraties à l'épreuve, 113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de la mémoire et Guerre d’indépendance algérienne : un combat pour l’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La « rencontre » à la lumière du cas de l’Algérie à la période coloniale ou comment dé-idéaliser la notion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation de la guerre, terrorisme et exception : Abderrahmane Taleb et la Guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers de Baya Hocine. Une source pour l’histoire des prisons algériennes pendant la guerre d’indépendance (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogation générale et déclassification des archives contemporaines: Le cas d’Audin et des disparus de la Guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.687-709. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparus de la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de Maurice Audin. Les historiens à l’épreuve d’une enquête impossible (1957-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.031.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Indochine, xixe-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Goscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi pour l’Algérie en 1955, une postérité surprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que révèlent les collections de la BDIC de la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cent ans. De la BDIC à La contemporaine, 125-126, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.125.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indigénat dans l’Empire français : Algérie/Cochinchine, une double matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, colonisation. France-Algérie, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.258.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63-2 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.632.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés de Jean-Jacques de Félice : entretien avec Michel Tubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.80-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défense politique sans rupture ? Le collectif des avocats du FLN en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulation transméditerranéenne forcée : l'internement d'Algériens en France au XIXe siècle. http://criminocorpus.revues.org/2922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice, avocat militant des droits de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.115.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne. Mémoires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et droit d'exception en guerre d'Algérie (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les nationalistes algériens en lutte pour l'indépendance. La « défense de rupture » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 240 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.240.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société du contact dans l'Algérie colonisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, dossier complet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel « monde du contact » ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236 (3), pp.3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.236.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : quel &amp;quot;monde du contact&amp;quot; ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde du contact ? Pour une histoire sociale de l'Algérie pendant la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 236, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice, déontologie, histoire : entretien avec Henri Leclerc »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier "Morales" 2, 6, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OAS à Alger en 1962. Histoire d'une violence terroriste et de ses agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interné au camp : « un homme sans défense ». Entretien avec Jean-Jacques de Félice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couvre-feux à Paris en 1958 et 1961 : Une mesure importée d'Algérie pour mieux lutter contre le FLN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 84 (4), pp.167. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.084.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’internement en France pendant la guerre d’indépendance algérienne, 92, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.092.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état d'urgence (1955-2005). De l'Algérie coloniale à la France contemporaine : destin d'une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 218 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.218.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel et internés dans les camps français de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 69 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-algérie pour un traitement commun du passé de la guerre d'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.085.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVAILLER SUR LA GUERRE D'INDÉPENDANCE ALGÉRIENNE : BILAN D'UNE EXPÉRIENCE HISTORIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magistrature à l'épreuve de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (338), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2003.4020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements pendant la guerre d’Algérie : table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques de Félice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les Droits de l’homme au XXe siècle, 72, pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interner en République : le cas de la France en guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret sur la torture pendant la guerre d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.57-63. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantasme du secret d’État autour du 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.70-76. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feraoun. Un ecrivain dans la guerre d'Algerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63, pp.65. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3770701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée et justice en guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57 (1), pp.104-114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.1998.3713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique en Algérie 1954-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (1), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dreso.1996.1385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadenay, Saint-Maurice l’Ardoise, Thol, le Larzac : l’internement en France pendant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, 76 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ratonnades d’Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, 9782757899397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquins, 2023, 2382923067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Aglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Loez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratonnades d'Alger, 1956. Une histoire de racisme colonial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, 2022, 9782021419276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemmour contre l'histoire, 4 textes dans cet ouvrage collectif : « 1830 – Les Français n’ont pas créé l’Algérie », « 1957 – Maurice Audin n’a jamais tué personne », « 1961 – Le massacre du 17 octobre n’est pas la répression d’une manifestation », « 1962 – De Gaulle n’a pas donné l’indépendance à l’Algérie », (p. 26-28, 46-48, 49-51, 52-54).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et l’Afrique, 1830-1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie d'Andurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2020, 978-2-35030-668-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : des « événements » à la guerre. Idées reçues sur la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer l'injustice : l'Affaire Maurice Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Thénault; Magalie Besse. Institut Francophone pour la Justice et la Démocratie; Fondation Varenne, 247 p., 2019, 978-2-37032-230-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en Algérie. 1830-1954, de la conquête à la guerre. Le Monde, Histoire et civilisations, n°41, août 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peyroulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires 1850-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Caru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Singaravélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés coloniales. Asie, Afrique, Antilles, 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 701 p., 2012, 978-2-3503-0201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence ordinaire dans l'Algérie coloniale. Camps, internements, assignations à résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.183, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en guerre 1954-1962. Expériences métropolitaines de la guerre d’indépendance algérienne. Autrement, « Mémoires/Histoire », 2008, 512 pages. ISBN : 9782746711853. URL : https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Répression, contrôle et encadrement dans le monde colonial au XXe siècle », Bulletin de l’IHTP n°83, 1er semestre 2004 http://ihtp2004-siteihtp2004.ihtp.cnrs.fr/spip.php?rubrique74&lang=fr.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Encrevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie, La Documentation Photographique n°8022, août 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle de justice. Les magistrats dans la guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mains du témoin aux miennes. Bellounis, son ralliement, une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Chominot; Sébastien Ledoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.61-74, 2024, 9782271152015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Maurice Audin, au cœur de la guerre d’indépendance algérienne. L’irréparable injustice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Ader; Claude Gauvard; Denis Salas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infâmie, histoire et métamorphoses, Histoire de la justice n°35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.221-230, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre d’indépendance algérienne (1954-1962) : quelle étape dans l’histoire de l’organisation collective de la magistrature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Guignard, François Jarrige et Odile Roynette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Claude Farcy. Des champs aux tribunaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, p. 137-146., 2023, 978-2-36441-485-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fins d’Empire au Maghreb », « Contrôler », « Réprimer », « Révoltes », « Résistances du quotidien », « Deux Protectorat : Tunisie et Maroc »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Afrique 1830-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about 1958 in Algeria ? A transnational event in the context of a war of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Middle East in 1958: Reimagining A Revolutionnary War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nation du FLN, c’est la résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tahar Khalfoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de l’historien Gilbert Meynier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 67-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la responsabilité de l’État. Essai d’histoire immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 179-196, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958, Algiers and the collapse of the Fourth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron; Stéphane Gerson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France in the World. A new global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Other Press LLC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux achives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFJD, p. 227-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la vérité. Des décennies d’enquête empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Besse; Sylvie Thénault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer l’injustice : l’affaire Maurice Audin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 39-54, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger sous un autre jour : 1956-1957, une ville en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Corriou; M’Hamed Oualdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sociale et culturelle du politique en Algérie et au Maghreb. Études offertes à Omar Carlier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, p. 371-386, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of Empire in the Maghreb:The Common Heritage and Distinct Destinies of Morocco, Algeria and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Thomas; Andrew Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Ends of Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, p. 299-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1958. La Quatrième République s’effondre à Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 670-674, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou’al : le témoignage d’un combat toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ismaël-Selim Khaznadar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire, écritures et libérations. Autour de Mohammed Harbi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hibr, p. 297-308, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie assimilée ? Populations et territoires. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Algeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan/MUCEM, p. 143-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état d’urgence : une loi coloniale, un outil de la répression politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Touzet; Marie Grillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État d’urgence démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, p. 29-34, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d'indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires coloniaux, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 215-256., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Atteinte à la sûreté de l'Etat » ou la lutte pour l'indépendance en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 126-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les camps d'internement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Amiri; Benjamin Stora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algériens en France. 1954-1962 : la guerre, l'exil, la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement/CNHI, p. 130-133., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Face à la domination coloniale », « Justice et statuts des personnes », « Police et maintien de l'ordre », « Violences coloniales », « Messali Hadj, Ferhat Abbas et Ahmed Tawfiq al-Madani », « La prison », « Alger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires, 1850-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, respectivement : p. 115-121, p. 163-174, p. 174-180, p. 196-206, p. 449-455, p. 523-531, p. 537-543, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanassa Siari Tengour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 733-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Bellounis (hiver 1957-1958) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPÉDIE D’HISTOIRE NUMÉRIQUE DE L’EUROPE : « La Guerre d’Algérie : prise de vues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Hocine’s Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/hrrh.2020.460207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jean-Philippe Ould Aoudia, OAS. Archives inédites. Révélations. Paris, Éditions Tirésias-Michel Reynaud, 2024, p. 7-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Colonisés et immigrés », compte rendu de : Emmanuel Blanchard, Des colonisés ingouvernables. Adresses d’Algériens aux autorités françaises (Akbou-Paris, 1919-1940), Paris, Presses de Sciences Po, 2024 dans L’Histoire n°525, novembre 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humanité, l’un des titres les plus visés par la censure ». 120 ans, 120 unes, 120 regards, L'Humanité, 2024. p.96-97.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stora, rapport sur « les questions mémorielles portant sur la colonisation et la guerre d’Algérie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur la guerre d’Algérie, « parler de “réconciliation” n’a pas de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview dans American Herald Tribune : https://ahtribune.com/interview/3649-sylvie-thenault.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algeria: On the Margins of French Punitive Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11n98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.57" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.031.0140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goscha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356214v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355611v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355607v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Barry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.240.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.236.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tramor Quemeneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.084.0167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355625v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.218.0063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2003.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de F&#233;lice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404251" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3770701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1998.3713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanassa Siari Tengour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d'Andurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Besse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouchene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyroulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Path&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356513v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillop&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/hrrh.2020.460207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370154v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11n98" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867319v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.57" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.031.0140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goscha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356214v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.172.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355611v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355607v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Barry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.240.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.236.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tramor Quemeneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.084.0167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355625v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.218.0063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2003.4020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de F&#233;lice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404251" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404254" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3770701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1998.3713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanassa Siari Tengour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d'Andurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Besse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouchene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyroulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Path&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356513v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillop&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/hrrh.2020.460207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370154v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>