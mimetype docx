--- v0 (2026-03-05)
+++ v1 (2026-05-19)
@@ -506,165 +506,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01620775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Die regulierende „Zentralität“ christlicher Kirchen in Deutschland und die Forderungen nichtchristlicher Religionen », Germanistik in der Schweiz: Zeitschrift der Schweizerischen Akademischen Gesellschaft für Germanistik, Heft 10, 2013, p.69-78.</w:t>
+                <w:t xml:space="preserve">« La loi de neutralité berlinoise du 27 janvier 2005 : une mise à l’épreuve du modèle national de régulation du religieux? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germanistik in der Schweiz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, p.69-78</w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, IMages et discours de la nation, 45 (2), p.471-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01627534v1</w:t>
+                <w:t xml:space="preserve">halshs-01627539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La loi de neutralité berlinoise du 27 janvier 2005 : une mise à l’épreuve du modèle national de régulation du religieux? »,</w:t>
+                <w:t xml:space="preserve">« Die regulierende „Zentralität“ christlicher Kirchen in Deutschland und die Forderungen nichtchristlicher Religionen », Germanistik in der Schweiz: Zeitschrift der Schweizerischen Akademischen Gesellschaft für Germanistik, Heft 10, 2013, p.69-78.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, IMages et discours de la nation, 45 (2), p.471-482</w:t>
+              <w:t xml:space="preserve">Germanistik in der Schweiz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, p.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01627539v1</w:t>
+                <w:t xml:space="preserve">halshs-01627534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Eglises, identités non confessionnelles et islam en Allemagne »,</w:t>
               </w:r>
@@ -1645,173 +1645,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04969305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The Challenge of Religious Pluralism and Secularization in Germany »,</w:t>
+                <w:t xml:space="preserve">La place de l'islam dans l'espace public en Allemagne: entre ombre et lumière&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang. </w:t>
+              <w:t xml:space="preserve">Presses universitaires du midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jan Nellis, Caroline Sägesser, Jean-Philippe Schreiber (eds.), Religion and Secularism in the European Union. State of Affairs ans Current Debates, Peter Lang, Bruxelles, Berlin, New-York, Wien.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.75-81, 2017</w:t>
+              <w:t xml:space="preserve">Mechthid Coustillac, Hilda Interwildi, Jacques Lajarrige (dir.), Entre ombres et lumières. Voyages en pays de langue allemande,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.305-315, 2017, 978-2-8107-0482-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01627038v1</w:t>
+                <w:t xml:space="preserve">halshs-01627536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'islam dans l'espace public en Allemagne: entre ombre et lumière&amp;quot;,</w:t>
+                <w:t xml:space="preserve">« The Challenge of Religious Pluralism and Secularization in Germany »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du midi. </w:t>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechthid Coustillac, Hilda Interwildi, Jacques Lajarrige (dir.), Entre ombres et lumières. Voyages en pays de langue allemande,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.305-315, 2017, 978-2-8107-0482-8</w:t>
+              <w:t xml:space="preserve"> Jan Nellis, Caroline Sägesser, Jean-Philippe Schreiber (eds.), Religion and Secularism in the European Union. State of Affairs ans Current Debates, Peter Lang, Bruxelles, Berlin, New-York, Wien.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.75-81, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01627536v1</w:t>
+                <w:t xml:space="preserve">halshs-01627038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'Allemagne en marche vers la laïcité? », in</w:t>
               </w:r>
@@ -2161,169 +2161,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Kulturkampf&amp;quot;: le choix de la laïcité?</w:t>
+                <w:t xml:space="preserve">Zur Genealogie der Begriffe &amp;quot;Säkularisierung&amp;quot; und &amp;quot;Laizität</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.P.Willaime / Matthias Koenig. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylvie Le Grand (Ed.), La laïcité en question. Religion, Etat et société en France et en Allemagne du 18e siècle à nos jours, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Septentrion, pp.73-87, 2008</w:t>
+              <w:t xml:space="preserve">Religionskontroversen in Frankreich und Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hamburger Institut für Sozialforschung, p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00294237v1</w:t>
+                <w:t xml:space="preserve">halshs-00294606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zur Genealogie der Begriffe &amp;quot;Säkularisierung&amp;quot; und &amp;quot;Laizität</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Kulturkampf&amp;quot;: le choix de la laïcité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religionskontroversen in Frankreich und Deutschland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hamburger Institut für Sozialforschung, p., 2008</w:t>
+              <w:t xml:space="preserve">Sylvie Le Grand (Ed.), La laïcité en question. Religion, Etat et société en France et en Allemagne du 18e siècle à nos jours, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Septentrion, pp.73-87, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00294606v1</w:t>
+                <w:t xml:space="preserve">halshs-00294237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2607,51 +2607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E770215E"/>
+    <w:nsid w:val="247529AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2838,51 +2838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-toscer-angot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2024-0002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Proeschel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oberl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weinachter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/HUP-28-12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier-Lajarrige Catherine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-toscer-angot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2024-0002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Proeschel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oberl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weinachter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/HUP-28-12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier-Lajarrige Catherine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>