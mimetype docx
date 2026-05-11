--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -66,2642 +66,2642 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pilate oublieux d'Anatole France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Bible, littérature, psychanalyse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guilhen Antier, Feb 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille : formes, enjeux, alternatives dans &amp;quot;Trois contes&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ITEM Flaubert : Famille(s) et relations familiales", II.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Azoulai, Florence Pellegrini, May 2024, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter le monde : expériences sensibles du commun ((Corbin, Chamson, Thoreau, Brass)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Montpellier-Sherbrooke &amp; Séminaire HumanEnvi : Habiter le monde autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Blaise, Nestor Engone-Elloué, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros, derniers temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert et l'Éros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Azoulai, Didier Philippot, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui qui croyait au débat, celui qui n'y croyait pas. Place et forme du débat dans &amp;quot;Quatrevingt-treize&amp;quot; et &amp;quot;Bouvard et Pécuchet&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Débattre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aline Estèves, Hélène Ménard, Olivier Tinland, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la terre promise, / Où sa tombe il le sait ne sera point admise&amp;quot; De l'éclipse des terres promises au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pays perdus, terres promises : deux imaginaires du territoire de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Nardout-Lafarge, Judith Sribnai, Dec 2021, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et littérature : position, disposition, contrefaçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise de la littérature et partage des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malgorzata Sokolowicz, Dec 2019, Varsovie, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes de peu de poids : inconnus, loqueteux, Communeux dans quelques œuvres après 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Portraits de l'histoire au XIXe siècle". Séance "Peser dans l'histoire : maigres et gros, portraits sociaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation séance : Nathalie Solomon, Oct 2020, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires de l'utopie : quelle nature, pour quels usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurations, défigurations de la nature. Formes littéraires et historiques du territoire-palimpseste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Blaise, Sylvie Triaire, May 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âge d'or ou fin du monde ? La Création, la nature et l'utopie (Saint-Simon, Fourier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature humanisée : ambiguïtés et controverses des représentations et des politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Noël (Sherbrooke), Pierre-Yves Kirschleger (Montpellier), Jun 2019, Sherbrooke (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire publique en clichés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "La fabrique des mémoires publiques", Université Paul-Valéry, Montpellier, 7-9 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France. pp.205-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epiphanies paradoxales, de Flaubert à Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque De l'émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles, Université de Caen, Caen, 15-17 janvier 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Caen, France. pp.225-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Binet m'était conté: Enquête sur un personnage au-dessous de tout soupçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium interdisciplinaire de critique policière, Laboratoire 3LAM, Université du Maine, Le Mans, 30-31 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pureté de Flaubert ? Art pur, compost et purin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Puretés et impuretés de la littérature (1860-1940), Villa Finaly, Florence, 20-22 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Florence, Italie. pp.217-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine, les Poètes maudits ou la valeur paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Hidil : Évolutions/Révolutionsdes valeurs critiques [1860-1940], université de Caen, Caen, 4-6 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.67-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toujours il resta hugoïste&amp;quot;. La légende de Victor Hugo contée par des incroyants (Barbey d’Aurevilly, Paul Lafargue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Réévaluations du romantisme", Université Paul-Valéry, Montpellier, 26-27 avril 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas une ligne pour l'empêcher&amp;quot;: La Commune et l'impossible communauté des écrivains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ANR HIDIL, "De l'absolu littéraire à la relégation : le poète hors les murs", Université Paul-Valéry, Montpellier, 16-17 juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'absolu littéraire à la relégation : le poète hors les murs: Littérature et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ANR HIDIL, "De l'absolu littéraire à la relégation : le poète hors les murs", Université Paul-Valéry, Montpellier, 16-17 juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissances de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Faut-il brûler les Humanités et les Sciences humaines et sociales ?, Laboratoire CRISES, Montpellier, 20-22 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.206-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que cherchent les archéologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international organisé à l'Université de Nîmes, les 3, 4, et 5 juillet 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nîmes, France. pp.393-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “ Tout le monde n’a pas la chance d’être orphelin” : l’orphelinage, un biais de la filiation »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Charreire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filiations à rebours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM, 2024, "Le Centaure", 978-2-36781-495-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insoutenable légèreté de (la) Soumission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Julliot et Agathe Novak-Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Misère de l'homme sans Dieu. Michel Houellebecq et la question de la foi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, "Champs essais", 2022, 978-2-0802-7317-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot;On va faire, comme les autres, &amp;quot;son tour de ruines&amp;quot;&amp;quot;. Esthétique de la crise, Paris, juin 1871</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Lévêque et Anita Staron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histologie de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Effigi Edizioni, 2021, 978-88-5524-348-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et littérature : position, disposition, contrefaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Blaise, Malgorzata Sokolowicz et Sylvie Triaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise de la littérature et partage des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, Warszawa, 2020, 978-83-235-4654-2 et 978-83-235-4670-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand faiseur, rue Massacre&amp;quot;: poétiques en vanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Blaise; Sylvie Triaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vanités, compositions de la fin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.171-194, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Le Grand Faiseur, rue Massacre’. Poétiques en vanités »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanités, compositions de la fin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM, collection des Littératures, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos : Extension du domaine de la vanité ou la raison des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Blaise; Sylvie Triaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanités, compositions de la fin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.9-31, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Salammbô à Badinguet. Petite histoire de l'autorité pathogène selon Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Blaise et Anita Gonzalez-Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un temps pour tout. Études sur les mutations de l'autorité de l'Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM, Université de Montpellier, Paul Valéry, 2019, 978-2-36781-328-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui prend figure politique. Portraits du commun chez Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Anselmini et Fabienne Bercegol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits dans la littérature, de Gustave Flaubert à Marcel Proust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.107-129, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles &amp;quot;Absolu&amp;quot;, &amp;quot;Bonheur&amp;quot;, &amp;quot;Dussardier&amp;quot;, &amp;quot;Hannibal&amp;quot;, &amp;quot;Harmonie&amp;quot;, &amp;quot;Impersonnalité&amp;quot;, &amp;quot;Mélancolie&amp;quot;, &amp;quot;Mort&amp;quot;, &amp;quot;Père&amp;quot;, &amp;quot;Sublime&amp;quot;, &amp;quot;synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 tomes, 1771 p., Champion, pp.n.c., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défilé des dieux, de l'idole primitive à Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biasi Pierre-Marc; Herschberg-Pierrot Anne; Vinken Barbara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert. Tome 1, les pouvoirs du mythe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.89-105, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponce Pilate ou l'oubli: Le Procurateur de Judée d'Anatole France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vercruysse Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponce Pilate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois presses université, pp.101-107, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En haine du bric-à-brac, Bouvard prit George Sand - ou l'adieu à la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Jeannelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions d'histoire littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-246, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanités flaubertiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Louis Rey; Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madame Bovary et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.73-83, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Flaubert trame des merveilles, un nain dort du pâté, un saint du cadre. Du cadre au vitrai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Gingras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une étrange constance : les motifs merveilleux dans la littérature d'expression française du Moyen âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.193-206, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055388v1</w:t>
-              </w:r>
-[...1449 lines deleted...]
-                <w:t xml:space="preserve">hal-03071051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2719,51 +2719,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de la littérature et partage des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,51 +2807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanités, compositions de la fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
@@ -2900,51 +2900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanités, compositions de la fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,51 +2975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'absolu littéraire à la relégation : le poète hors les murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3050,51 +3050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anatomie du coeur humain n'est pas encore faite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3750,51 +3750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire littéraire des écrivains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Littéraires / La Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9-10, 474 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4118,51 +4118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981038v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04929654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04929647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Soko&#322;owicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04929641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/vanites-compositions-de-la-fin.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042283ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.829" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992295v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blaise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04929654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04929647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Soko&#322;owicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04929641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/vanites-compositions-de-la-fin.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042283ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.829" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>