--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -732,91 +732,2983 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Human in Interactive Machine Learning: Analysis and Perspectives for Ambient Intelligence (Abstract Reprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence {IJCAI-25}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montreal, France. pp.10950-10950, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2025/1224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scenario-Based Testing of Online Learning Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bilbao, Spain. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013503100003964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scenario-based Automatic Testing of a Machine Learning Solution with the Human in the Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Workshop on Hybrid Human-Machine Learning and Decision Making (co-located with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in DataBases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Test à base de scénarios de programmes apprenant en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Humain dans l'Apprentissage Automatique Interactif : aperçu de l'état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jun 2022, Saint-Etienne, France. pp.100-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765539v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic testing of OCE, a human-centered reinforcement learning system for automated software composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Workshop on Intelligent Software Engineering (ISE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Virtual Event, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality-Based Reinforcement Learning in Intelligent Opportunistic Software Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bayonne (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic and Intelligent Composition of Pervasive Applications - Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications (PerCom 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kassel (virtual), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent-mediated application emergence through reinforcement learning from user feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, virtual conference, Greece. pp.152-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120764v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano, Italy. p. 171-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986555v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage en ligne par renforcement centré utilisateur pour la composition émergente d'applications ambiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence francophone sur l'Apprentissage Automatique (CAp 2019), Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.356-365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated user-oriented description of emerging composite ambient applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Koussaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International Conference on Software Engineering and Knowledge Engineering (SEKE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.473-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage en ligne par renforcement centré utilisateur pour la composition émergente d'applications ambiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle en collaboration avec JSAI 2019 (CNIA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.179-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Intelligent User-Oriented Middleware for Opportunistic Composition of Services in Ambient Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Workshop on Middleware and Applications for the Internet of Things (M4IoT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM; IFIP, Dec 2018, Rennes, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3286719.3286725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambient Intelligence Users in the Loop: Towards a Model-Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Koussaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSE (“Microservices: Science and Engineering”) Workshop (MSE@STAF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunistic Composition of Human-Computer Interactions in Ambient Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Smart and Sustainable City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Smart World Congress, Jul 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition opportuniste de fragments d'IHM pour une interaction adaptative en environnement ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UbiMob: 11èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunistic software composition: benefits and requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Joint Conference on Software Technologies - Software Engineering and Applications (ICSOFT-EA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.426-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition logicielle opportuniste : motivations et exigences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée sur les Architectures Logicielles pour la Robotique Autonome, les Systèmes Cyber-Physiques et les Systèmes Auto-Adaptables (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR GPL (Groupement de Recherche Génie de la Programmation et du Logiciel) - INS2I / CNRS, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition et recomposition opportunistes : motivations et exigences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées francophones Mobilité et Ubiquité (UBIMOB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sophia-Antipolis, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAWA, dispositif de « navigation sociale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne. pp.109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00378771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties analysis of a learning algorithm for adaptative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Computing Anticipatory Systems (CASYS 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adéquation fonctionnelle comme limite des systèmes auto-organisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carpuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Machonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées de Rochebrune 95 - Evolution et organisation : Hasard et Contraintes dans la Genèse des Formes Collectives (1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Megève, Haute-Savoie, France. pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'intelligence artificielle collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carpuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Machonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Systèmes Multi-Agents du PRC-GRD I.A. (1994)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Online Learning Programs: A Scenario-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -831,87 +3723,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du GDR GPL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Pau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario-based Testing of a Machine Learning Solution with the Human in the Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -939,73 +3831,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Hybrid Human-Machine Learning and Decision Making (co-located with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in DataBases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vilnius (Lituanie), Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et recommandations pour le design des interactions humain-IA dans le cadre de l'Intelligence Ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1047,73 +3939,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée Interaction Humain Machine et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Opportuniste en Milieu Ambiant supportée par Ligne de Produits Logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1155,87 +4047,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées du GDR Génie de la Programmation et du Logiciel 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, en virtuel, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centered online reinforcement learning for emergent composition of ambient applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1263,100 +4155,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Composite Services in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Koussaifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,2949 +4280,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EuroScience Open Forum (ESOF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.0, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280356v1</w:t>
-              </w:r>
-[...2890 lines deleted...]
-                <w:t xml:space="preserve">hal-03837278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4580,51 +4580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,51 +4781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of user-centered online reinforcement learning for the emergence of service compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,90 +4886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic software composition: benefits and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT : Institut en recherche Informatique de Toulouse. 2015, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4991,103 +4991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une théorie de la coopération pour l'auto-organisation des systèmes artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT/97-58-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5113,103 +5113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle Collective et Calcul Emergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT/94-65-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1994, pp.1-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5404,51 +5404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/~Sylvie.Trouilhet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delcourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-026-01853-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delcourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Singer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pecatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Demougeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013503100003964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765539v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Triboulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121211v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/~Sylvie.Trouilhet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delcourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-026-01853-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delcourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Singer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pecatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Demougeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013503100003964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765539v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Triboulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121211v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>