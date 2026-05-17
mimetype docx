--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -766,291 +766,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human in Interactive Machine Learning: Analysis and Perspectives for Ambient Intelligence (Abstract Reprint)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Delcourt</w:t>
+                <w:t xml:space="preserve">Scenario-Based Testing of Online Learning Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adreit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence {IJCAI-25}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2025/1224⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bilbao, Spain. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013503100003964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285613v1</w:t>
+                <w:t xml:space="preserve">hal-05167373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario-Based Testing of Online Learning Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Demougeot</w:t>
+                <w:t xml:space="preserve">The Human in Interactive Machine Learning: Analysis and Perspectives for Ambient Intelligence (Abstract Reprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adreit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Software Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bilbao, Spain. pp.99-110, </w:t>
+              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence {IJCAI-25}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montreal, France. pp.10950-10950, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013503100003964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2025/1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167373v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario-based Automatic Testing of a Machine Learning Solution with the Human in the Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1114,51 +1114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test à base de scénarios de programmes apprenant en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic testing of OCE, a human-centered reinforcement learning system for automated software composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Online Learning Programs: A Scenario-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,51 +3759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario-based Testing of a Machine Learning Solution with the Human in the Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5404,51 +5404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/~Sylvie.Trouilhet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delcourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-026-01853-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delcourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Singer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pecatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Demougeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013503100003964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765539v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Triboulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121211v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/~Sylvie.Trouilhet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delcourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-026-01853-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delcourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Singer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pecatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Demougeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013503100003964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1224" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765539v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Triboulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121211v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>