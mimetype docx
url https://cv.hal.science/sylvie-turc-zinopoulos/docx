--- v0 (2026-03-16)
+++ v1 (2026-05-19)
@@ -631,165 +631,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romantisme, folie et corps dans Los Románticos (1839) de Leonardo Alenza y Nieto. Peinture de genre et littérature de mœurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turc-Zinopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires et poétiques du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crisol - Série numérique (11), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'incipit de La Tribuna (1883) de Emilia Pardo Bazán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turc-Zinopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Début et fin du texte dans les mondes hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Crisol - Série numérique (14), pp.ISSN: 2678-1190, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322079v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04322243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bonheur possible dans le drame Una vida sin mancha (1883) de María del Pilar Sinués</w:t>
               </w:r>
@@ -1384,173 +1384,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A caza de codornices&amp;quot; de Antonio Cortón o la literata linchada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turc-Zinopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morales Sánchez, Isabel and Cantos Casenave, Marieta and Espigado Tocino, Gloria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resistir o derribar los muros. Mujeres, discurso y poder en el siglo XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Virtual Miguel de Cervantes, 2014, 978-84-697-1805-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sexo, adulterio y amor en Rienzi el Tribuno (1876) de Rosario de Acuña o ¿cómo se pierde la cabeza ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turc-Zinopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jesús G. Maestro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexo, adulterio y amor en el teatro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 16, Theatralia, Revista de Poética del Teatro, pp.215 - 226, 2014, Theatralia, Revista de Poética del Teatro XVI : Sexo, adulterio y amor en el teatro, 978-84-15175-89-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052514v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01545264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonore et la malédiction du père dans Don Álvaro o la fuerza del sino (1835) du Duc de Rivas</w:t>
               </w:r>
@@ -4240,51 +4240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05059683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turc-Zinopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322290v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24741604.2021.1873608" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criia.parisnanterre.fr/navigation/publications-du-criia/magister-dixit-melanges-offerts-a-bernard-darbord-par-ses-collegues-et-ses-disciples" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/editeurs/pulim/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05051590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05051577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04371913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lavail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Linda ORTEGA KUNTSCHER" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Linda Ortega Kuntscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11458" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turc Zinopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-05052679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04321934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04321976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05059683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turc-Zinopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322290v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24741604.2021.1873608" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criia.parisnanterre.fr/navigation/publications-du-criia/magister-dixit-melanges-offerts-a-bernard-darbord-par-ses-collegues-et-ses-disciples" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/editeurs/pulim/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05051590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05051577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04371913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lavail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05052569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Linda ORTEGA KUNTSCHER" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Linda Ortega Kuntscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11458" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turc Zinopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-05052679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04321934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04321976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>