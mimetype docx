--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -444,195 +444,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le goût du roquefort vient au monde ? Mots et images du roquefort au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Des arts laitiers à la &amp;quot;laiterie&amp;quot;. L'entreprise et les savoirs ruraux fromagers au pays de Roquefort (1750-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRAMESPA; Université de Poitiers. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de technologie de Belfort, pp.93-111, 2022, 979-10-91901-56-7</w:t>
+              <w:t xml:space="preserve">Les savoirs ruraux du moyen âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-376, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853035v1</w:t>
+                <w:t xml:space="preserve">hal-04853008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arts laitiers à la &amp;quot;laiterie&amp;quot;. L'entreprise et les savoirs ruraux fromagers au pays de Roquefort (1750-1890)</w:t>
+                <w:t xml:space="preserve">Comment le goût du roquefort vient au monde ? Mots et images du roquefort au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs ruraux du moyen âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-376, 2022</w:t>
+              <w:t xml:space="preserve">Communication et entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie de Belfort, pp.93-111, 2022, 979-10-91901-56-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853008v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long life of Roquefort's renown and its Markets: continuity and disruptions since the Middle Ages</w:t>
               </w:r>
@@ -711,195 +711,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last but not least: how the cheer board came to crown the French meal (18th-20th century)</w:t>
+                <w:t xml:space="preserve">La première appellation d’origine : 1925, le fromage de roquefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Wolikow, Olivier Jacquet, Jacques Gautier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food history - A Feast of the Senses in Europe, 1750 to the present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.39-51, 2021, 978-0-367-51558-4</w:t>
+              <w:t xml:space="preserve">Quel avenir pour les appellations d’origine – Histoire de la labellisation des produits des terroirs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires de Dijon, pp.73-87, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853025v1</w:t>
+                <w:t xml:space="preserve">hal-04330898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première appellation d’origine : 1925, le fromage de roquefort</w:t>
+                <w:t xml:space="preserve">Last but not least: how the cheer board came to crown the French meal (18th-20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Atkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bruegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel avenir pour les appellations d’origine – Histoire de la labellisation des produits des terroirs,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, presses universitaires de Dijon, pp.73-87, 2021</w:t>
+              <w:t xml:space="preserve">Food history - A Feast of the Senses in Europe, 1750 to the present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.39-51, 2021, 978-0-367-51558-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330898v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires marchands du roquefort - De l’affineur au consommateur (XIXe siècle- 1939)</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1341,51 +1341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food History. A Feast of the Senses in Europe, 1750 to the Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bruegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Atkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1419,171 +1419,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food history - A feast of the senses in Europe, 1750 to the present</w:t>
+                <w:t xml:space="preserve">Roquefort-Société : une entreprise agro-alimentaire en Aveyron (vers 1840-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Routledge. Routledge, pp.214, 2021, 978-0-367-51558-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">université toulouse le Mirail, pp.612, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1593,374 +1505,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Roquefort Cheese: Universal Exhibitions 1851-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Major Exhibitions in the 19th and 20th centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French Cheese Went from Being Indigestible to Cultural Treasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Foodways and Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, hong-Kong, China. pp.317-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roquefort à l'exposition universelle de Paris en 1867 : un produit alimentaire pittoresque dessiné par la Société des Caves Réunies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Roquefort à l'exposition universelle de Paris en 1867 : un produit alimentaire pittoresque dessiné par la Société des Caves Réunies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France. pp.269-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquefort: Why a stinky village cheese became a global phenomenon (19th -20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Conference of the EBHA, First Joint Conference with the BHSJ, 30 August - 1 September 2012, Paris : Business enterprises and the tensions between local and global.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1900 : une étape dans la construction du Roquefort comme produit de terroir au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1900 : une étape dans la construction du Roquefort comme produit de terroir au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Agen, France. pp.255-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1970,112 +1882,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le représentant et le Roquefort de la Société des Caves (1851-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66, pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2222,51 +2134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyzie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Atkins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruegel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-revolutions-du-commerce-france-span-style-font-variant-small-caps-xviii-span-sup-e-sup-span-style-font-variant-small-caps-xxi-span-sup-e-sup-siecle.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Oddy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Drouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189532" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Atkins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boulat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyzie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Atkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruegel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-revolutions-du-commerce-france-span-style-font-variant-small-caps-xviii-span-sup-e-sup-span-style-font-variant-small-caps-xxi-span-sup-e-sup-siecle.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Oddy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Drouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189532" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Atkins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>