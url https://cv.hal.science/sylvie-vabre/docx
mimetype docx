--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -444,294 +444,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arts laitiers à la &amp;quot;laiterie&amp;quot;. L'entreprise et les savoirs ruraux fromagers au pays de Roquefort (1750-1890)</w:t>
+                <w:t xml:space="preserve">The long life of Roquefort's renown and its Markets: continuity and disruptions since the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">FRAMESPA; Université de Poitiers. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Magagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyzie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefano Magagnoli; Philippe Meyzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs ruraux du moyen âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-376, 2022</w:t>
+              <w:t xml:space="preserve">Réputation et marché - Produits, origines et marques: perspectives historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.33-53, 2022, 978-2-7574-3560-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853008v1</w:t>
+                <w:t xml:space="preserve">hal-04853047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le goût du roquefort vient au monde ? Mots et images du roquefort au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Des arts laitiers à la &amp;quot;laiterie&amp;quot;. L'entreprise et les savoirs ruraux fromagers au pays de Roquefort (1750-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRAMESPA; Université de Poitiers. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de technologie de Belfort, pp.93-111, 2022, 979-10-91901-56-7</w:t>
+              <w:t xml:space="preserve">Les savoirs ruraux du moyen âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-376, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853035v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long life of Roquefort's renown and its Markets: continuity and disruptions since the Middle Ages</w:t>
+                <w:t xml:space="preserve">Comment le goût du roquefort vient au monde ? Mots et images du roquefort au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Magagnoli</w:t>
+                <w:t xml:space="preserve">Régis Boulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Meyzie</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réputation et marché - Produits, origines et marques: perspectives historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.33-53, 2022, 978-2-7574-3560-1</w:t>
+              <w:t xml:space="preserve">Communication et entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie de Belfort, pp.93-111, 2022, 979-10-91901-56-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853047v1</w:t>
+                <w:t xml:space="preserve">hal-04853035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première appellation d’origine : 1925, le fromage de roquefort</w:t>
               </w:r>
@@ -1651,165 +1651,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roquefort à l'exposition universelle de Paris en 1867 : un produit alimentaire pittoresque dessiné par la Société des Caves Réunies</w:t>
+                <w:t xml:space="preserve">Roquefort: Why a stinky village cheese became a global phenomenon (19th -20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Roquefort à l'exposition universelle de Paris en 1867 : un produit alimentaire pittoresque dessiné par la Société des Caves Réunies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp.269-279</w:t>
+              <w:t xml:space="preserve">16th Annual Conference of the EBHA, First Joint Conference with the BHSJ, 30 August - 1 September 2012, Paris : Business enterprises and the tensions between local and global.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973377v1</w:t>
+                <w:t xml:space="preserve">hal-00973413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquefort: Why a stinky village cheese became a global phenomenon (19th -20th century)</w:t>
+                <w:t xml:space="preserve">Le Roquefort à l'exposition universelle de Paris en 1867 : un produit alimentaire pittoresque dessiné par la Société des Caves Réunies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Conference of the EBHA, First Joint Conference with the BHSJ, 30 August - 1 September 2012, Paris : Business enterprises and the tensions between local and global.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Roquefort à l'exposition universelle de Paris en 1867 : un produit alimentaire pittoresque dessiné par la Société des Caves Réunies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.269-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973413v1</w:t>
+                <w:t xml:space="preserve">hal-00973377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1900 : une étape dans la construction du Roquefort comme produit de terroir au XIXe siècle</w:t>
               </w:r>
@@ -2134,51 +2134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boulat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyzie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Atkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruegel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-revolutions-du-commerce-france-span-style-font-variant-small-caps-xviii-span-sup-e-sup-span-style-font-variant-small-caps-xxi-span-sup-e-sup-siecle.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Oddy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Drouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189532" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Atkins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magagnoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyzie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Atkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruegel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-revolutions-du-commerce-france-span-style-font-variant-small-caps-xviii-span-sup-e-sup-span-style-font-variant-small-caps-xxi-span-sup-e-sup-siecle.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Oddy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Drouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189532" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Atkins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>