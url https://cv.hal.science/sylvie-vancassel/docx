--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -770,425 +770,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of Stress-Induced Depressive-like Behavior by Saffron Extract Is Associated with Modulation of Kynurenine Pathway and Monoamine Neurotransmission</w:t>
+                <w:t xml:space="preserve">Saffron extract-induced improvement of depressive-like behavior in mice is associated with modulation of monoaminergic neurotransmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Morael</w:t>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13122155⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13030904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721504v1</w:t>
+                <w:t xml:space="preserve">hal-03279722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydrobioterin (BH4) pathway: from metabolism to neuropsychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (5), pp.591-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1570159X18666200729103529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saffron extract-induced improvement of depressive-like behavior in mice is associated with modulation of monoaminergic neurotransmission</w:t>
+                <w:t xml:space="preserve">Prevention of Stress-Induced Depressive-like Behavior by Saffron Extract Is Associated with Modulation of Kynurenine Pathway and Monoamine Neurotransmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Line Pourtau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Morael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13030904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13122155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279722v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental design to study inflammation-related versus non-inflammation-related depression in mice</w:t>
               </w:r>
@@ -1436,511 +1436,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
+                <w:t xml:space="preserve">The gut microbiota metabolite indole increases emotional responses and adrenal medulla activity in chronically stressed male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+                <w:t xml:space="preserve">Hayatte-Dounia Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Walle</w:t>
+                <w:t xml:space="preserve">Alexandre Milman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Contini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.104750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550371v1</w:t>
+                <w:t xml:space="preserve">hal-02879931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota metabolite indole increases emotional responses and adrenal medulla activity in chronically stressed male mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayatte-Dounia Mir</w:t>
+                <w:t xml:space="preserve">A. Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Milman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104750⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879931v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Fanet</w:t>
+                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ducrocq</w:t>
+                <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tournissac</w:t>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oummadi</w:t>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 379, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173240v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (2), pp.255-263. </w:t>
@@ -1978,103 +1978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (4), pp.755-772.e7. </w:t>
@@ -2106,667 +2106,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary intake of branched-chain amino acids in a mouse model of Alzheimer's disease: Effects on survival, behavior, and neuropathology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulin treatment partially prevents cognitive and hippocampal alterations as well as glucocorticoid dysregulation in early-onset insulin-deficient diabetic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milène Vandal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyntia Tremblay</w:t>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bourassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+                <w:t xml:space="preserve">Marie-Neige Campas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Semont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trci.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618191v1</w:t>
+                <w:t xml:space="preserve">hal-03349613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain kynurenine and BH4 pathways: relevance to the pathophysiology and treatment of inflammation-driven depressive symptoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary intake of branched-chain amino acids in a mouse model of Alzheimer's disease: Effects on survival, behavior, and neuropathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tournissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Vandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00499⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.677-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trci.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621483v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin treatment partially prevents cognitive and hippocampal alterations as well as glucocorticoid dysregulation in early-onset insulin-deficient diabetic rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain kynurenine and BH4 pathways: relevance to the pathophysiology and treatment of inflammation-driven depressive symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.72-81. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349613v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal exposure to high-fat diet and stress on responses to nutritional challenges, food-motivated behaviour and mesolimbic dopamine function</w:t>
+                <w:t xml:space="preserve">Impact of Early Consumption of High-Fat Diet on the Mesolimbic Dopaminergic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Romani Perez</w:t>
+                <w:t xml:space="preserve">F. Naneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lepinay</w:t>
+                <w:t xml:space="preserve">F. Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
+                <w:t xml:space="preserve">C. Glangetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rincel</w:t>
+                <w:t xml:space="preserve">J. Kaufling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Xia</w:t>
+                <w:t xml:space="preserve">Y. Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (4), pp.502-509. </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2016.236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0120-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606036v1</w:t>
+                <w:t xml:space="preserve">hal-01582969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Early Consumption of High-Fat Diet on the Mesolimbic Dopaminergic System</w:t>
+                <w:t xml:space="preserve">Impact of perinatal exposure to high-fat diet and stress on responses to nutritional challenges, food-motivated behaviour and mesolimbic dopamine function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Naneix</w:t>
+                <w:t xml:space="preserve">Marina Romani Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tantot</w:t>
+                <w:t xml:space="preserve">Amandine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Glangetas</w:t>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kaufling</w:t>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Janthakhin</w:t>
+                <w:t xml:space="preserve">Lin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (4), pp.502-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0120-17.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2016.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582969v1</w:t>
+                <w:t xml:space="preserve">hal-01606036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid (DHA) prevents corticosterone-induced changes in astrocyte morphology and function</w:t>
               </w:r>
@@ -2993,291 +2993,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of the gut microbiota enhances anxiety-like behavior and neuroendocrine response to acute stress in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omega-3 polyunsaturated fatty acids and chronic stress-induced modulations of glutamatergic neurotransmission in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Crumeyrolle-Arias</w:t>
+                <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.01.014⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (2), pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nure.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204296v1</w:t>
+                <w:t xml:space="preserve">hal-02630672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 polyunsaturated fatty acids and chronic stress-induced modulations of glutamatergic neurotransmission in the hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+                <w:t xml:space="preserve">Absence of the gut microbiota enhances anxiety-like behavior and neuroendocrine response to acute stress in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Crumeyrolle-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72 (2), pp.99-112. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.207 - 217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nure.12088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630672v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 fatty acids and brain resistance to ageing and stress: body of evidence and possible mechanisms</w:t>
               </w:r>
@@ -3315,5094 +3315,5106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (2), pp.579-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 fatty acids deficiency aggravates glutamatergic synapse and astroglial aging in the rat hippocampal CA1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Grintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acel.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Omega-3 Fatty acid status on the way rats adapt to chronic restraint stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), pp.e42142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0042142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras polyinsaturés n-3 (oméga 3) et cerveau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acid deprivation together with early maternal separation increases anxiety and vulnerability to stress in adult rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oualian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gisquet-Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine &amp; Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (3-4), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2011.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mnut/201120004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02642520v1</w:t>
+                <w:t xml:space="preserve">hal-00717827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acides gras et la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
+                <w:t xml:space="preserve">Acides gras polyinsaturés n-3 (oméga 3) et cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mnut/201120004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642505v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acid deprivation together with early maternal separation increases anxiety and vulnerability to stress in adult rats.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les acides gras et la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00717827v1</w:t>
+                <w:t xml:space="preserve">hal-02642505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of omega-3 fatty acids in emotional responses and hyperactive symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (10), pp.899-905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHA enhances the noradrenaline release by SH-SY5Y cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (1), pp.94-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuint.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of astroglial glutamate transport by polyunsaturated fatty acids: evidence for a signalling role of docosahexaenoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Grintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (8), pp.535-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuint.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An (n-3) polyunsaturated fatty acid-deficient diet disturbs daily locomotor activity, melatonin rhythm, and striatal dopamine in Syrian hamsters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Synergistic effects of stress and omega-3 fatty acid deprivation on emotional response and brain lipid composition in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (6), pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2008.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669173v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of stress and omega-3 fatty acid deprivation on emotional response and brain lipid composition in adult rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+                <w:t xml:space="preserve">An (n-3) polyunsaturated fatty acid-deficient diet disturbs daily locomotor activity, melatonin rhythm, and striatal dopamine in Syrian hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Denis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (9), pp.1719-1724</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667904v1</w:t>
+                <w:t xml:space="preserve">hal-02669173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 polyunsaturated fatty acid supplementation reverses stress-induced modifications on brain monoamine levels in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hanonick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (2), pp.340-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1194/jlr.M700328-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le DHA dans la neurotransmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1), pp.11-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl.2007.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperactivity in the rat is associated with spontaneous low level of n-3 polyunsaturated fatty acids in the frontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 180 (2), pp.119-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHA involvement in neurotransmission process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (3-4), pp.164-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl.2007.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary docosahexaenoic acid [22: 6(n-3)] as a phospholipid or a triglyceride enhances the potassium chloride–evoked release of acetylcholine in rat hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Aid</w:t>
+                <w:t xml:space="preserve">(n-3) Polyunsaturated Fatty Acid Deficiency Reduces the Expression of Both Isoforms of the Brain Glucose Transporter GLUT1 in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 135 (5), pp.1008-1013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 135 (9), pp.2241-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/135.9.2241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676073v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(n-3) Polyunsaturated Fatty Acid Deficiency Reduces the Expression of Both Isoforms of the Brain Glucose Transporter GLUT1 in Rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Alessandri</w:t>
+                <w:t xml:space="preserve">Dietary docosahexaenoic acid [22: 6(n-3)] as a phospholipid or a triglyceride enhances the potassium chloride–evoked release of acetylcholine in rat hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 135 (9), pp.2241-2246. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 135 (5), pp.1008-1013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/135.9.2241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310273v1</w:t>
+                <w:t xml:space="preserve">hal-02676073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral Asymmetry and Behavioral Lateralization in Rats Chronically Lacking n-3 Polyunsaturated Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Nosten-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58 (10), pp.805-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2005.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(n-3) Polyunsaturated Fatty Acid Deficiency Reduces the Expression of Both Isoforms of the Brain Glucose Transporter GLUT1 in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135, pp.2241-2246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot;Intervention nutritionnelle&amp;quot; : Brest 2004. Acides gras oméga 3 et fonctions cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (3), pp.131-134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NUPAR.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids in the central nervous system: evolution of concepts and nutritional implications throughout life</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oméga 3 et neurotransmission cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004063⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (1), pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2004.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900510v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the 2nd symposium &amp;quot;Anomalies of fatty acids, ageing and degenerating pathologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Alessandri</w:t>
+                <w:t xml:space="preserve">Serotoninergic neurotransmission is affected by n-3 polyunsaturated fatty acids in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercem Kodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 89 (3), pp.695-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2004.02401.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900467v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions biologiques des acides gras polyinsaturés dans les membranes nerveuses : une évolution des concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (4), pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotoninergic neurotransmission is affected by n-3 polyunsaturated fatty acids in the rat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the 2nd symposium &amp;quot;Anomalies of fatty acids, ageing and degenerating pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bodard</w:t>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Guilloteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Zamaria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 89 (3), pp.695-702. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (3), pp.263-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2004.02401.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682725v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’équilibre AGPI omega 3/omega 6 dans le fonctionnement du système nerveux central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids in the central nervous system: evolution of concepts and nutritional implications throughout life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (6), pp.509-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675392v1</w:t>
+                <w:t xml:space="preserve">hal-00900510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des omega-3 dans la plasticité cérébrale : des astrocytes aux rythmes circadiens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de l’équilibre AGPI omega 3/omega 6 dans le fonctionnement du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2 (1), pp.43-45</w:t>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675393v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oméga 3 et neurotransmission cérébrale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle des omega-3 dans la plasticité cérébrale : des astrocytes aux rythmes circadiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Aïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (1), pp.43-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675387v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle spécifique des AGPI n-3 dans la physiologie du système nerveux central. Implications dans les désordres neuropsychiatriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des acides gras polyinsaturés de la série n-3 dans la physiologie du système nerveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1 (2), pp.23-24</w:t>
+              <w:t xml:space="preserve">, 2003, 1 (1), pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675395v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des acides gras polyinsaturés de la série n-3 dans la physiologie du système nerveux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Rôle spécifique des AGPI n-3 dans la physiologie du système nerveux central. Implications dans les désordres neuropsychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1 (1), pp.69-72</w:t>
+              <w:t xml:space="preserve">, 2003, 1 (2), pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675394v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a diet-induced n-3 PUFA depletion on cholinergic parameters in the rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Poumès-Ballihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (8), pp.1545-1551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1194/jlr.M300079-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of n-3 fatty acid deficiency-induced changes in dopaminergic neurotransmission in rats: critical role of developmental stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ercem Kodas</w:t>
+                <w:t xml:space="preserve">The dopamine mesocorticolimbic pathway is affected by deficiency in n-3 polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Delamanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M200132-JLR200⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75 (4), pp.662-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/75.4.662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683445v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither the density nor function of striatal dopamine transporters were influenced by chronic n-3 polyunsaturated fatty acid deficiency in rodents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autism and fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Pearls News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (3), pp.37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02675958v1</w:t>
+                <w:t xml:space="preserve">hal-02675454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism and fatty acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neither the density nor function of striatal dopamine transporters were influenced by chronic n-3 polyunsaturated fatty acid deficiency in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercem Kodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pearls News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 321 (1-2), pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(01)02481-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675454v1</w:t>
+                <w:t xml:space="preserve">hal-02675958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dopamine mesocorticolimbic pathway is affected by deficiency in n-3 polyunsaturated fatty acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Reversibility of n-3 fatty acid deficiency-induced changes in dopaminergic neurotransmission in rats: critical role of developmental stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercem Kodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/75.4.662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (8), pp.1209-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M200132-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675380v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyunsaturated fatty acids and cerebral function: focus on monoaminergic neurotransmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36 (9), pp.937-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11745-001-0804-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma fatty acid levels in autistic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 65 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of biogenic amines by solid-phase microextraction and high-performance liquid chromatography with electrochemical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 870 (1-2), pp.395-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9673(99)01077-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of dopamine neurotransmission in the nucleus accumbens of rats deficient in n-3 polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (1), 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Linolenic acid deficiency modifies distractibility but not anxiety and locomotion in rats during aging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Effect of icv or intra-raphe 5. 7-dihydroxytryptamine perfusion on state and trait anxiety in BALB/C mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Barreau</w:t>
+                <w:t xml:space="preserve">C. Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695247v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of icv or intra-raphe 5. 7-dihydroxytryptamine perfusion on state and trait anxiety in BALB/C mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">α-Linolenic acid deficiency modifies distractibility but not anxiety and locomotion in rats during aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leguisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Creton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Serge Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (9), pp.1537-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/128.9.1537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693914v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fish oil affects monoaminergic neurotransmission and behavior in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leguisquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 128 (12), pp.2512-2519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8412,3687 +8424,3687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydrobiopterin as a potential treatment for Alzheimer’s disease: A study in 3xTg-AD mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, San Diego, United States. 1422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the effects of tetrahydrobiopterin on motivation, dopamine release and acute inflammation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, San Diego, United States. 1569 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalisation lipidique et système nerveux central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Interdisciplinaire sur les troubles des comportements alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of branched-chain amino acids dietary intake affects survival, behavior and neuropathology of the 3xTg-AD mouse model of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tournissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Vandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Alzheimer’s and Parkinson’s Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides gras omega3 et symptômes d'hyperactivité : de la recherche à la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque international de langue française sur le TDAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’équilibre en acides gras polyinsaturés (AGPI) oméga3/oméga6 dans le fonctionnement du système nerveux central : données expérimentales et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Awareness Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota regulates behavioural, neuroendocrine and noradrenergic responsiveness to stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Human Host-Microbiome Interactions in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota regulates behavioural, neuroendocrine and noradrenergic responsiveness to stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des AGPIn-3 dans les fonctions cognitives. Modulation par le stress et le vieillissement cérébral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Balasse</w:t>
+                <w:t xml:space="preserve">N-3 Polyunsaturated Fatty Acids (PUFA) deficiency aggravates the age-related impairment of astroglial function in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Grintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IFR NeuroSud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Journées Chevreul, Lipids and Brain II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805791v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of n-3 polyunsaturated fatty acids deprivation and early life maternal separation in rats placed in an uncontrollable adverse situation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association Hyper Super, TDAH et AGPI omega 3 : quelles recherches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul, Lipids and Brain II</w:t>
+              <w:t xml:space="preserve">Journée Ribot-Dugas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807019v1</w:t>
+                <w:t xml:space="preserve">hal-02809478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of stress response in rats with different n-3 polyunsaturated fatty acid (PUFA) status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. M. Billard</w:t>
+                <w:t xml:space="preserve">Synergistic effect of n-3 polyunsaturated fatty acids deprivation and early life maternal separation in rats placed in an uncontrollable adverse situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oualian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gisquet-Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IFR NeuroSud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Journées Chevreul, Lipids and Brain II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805794v1</w:t>
+                <w:t xml:space="preserve">hal-02807019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Hyper Super, TDAH et AGPI omega 3 : quelles recherches ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of stress response in rats with different n-3 polyunsaturated fatty acid (PUFA) status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ribot-Dugas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque IFR NeuroSud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809478v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une déficience en Acide Gras Poly-Insaturés n-3 (AGPIn-3 ou ω3) aggrave les modifications astrocytaires liées au vieillissement chez le rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des AGPIn-3 dans les fonctions cognitives. Modulation par le stress et le vieillissement cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFR NeuroSud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805811v1</w:t>
+                <w:t xml:space="preserve">hal-02805791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des apports alimentaires en Oméga-3 sur les processus cognitifs et la physiologie cérébrale</w:t>
+                <w:t xml:space="preserve">Une déficience en Acide Gras Poly-Insaturés n-3 (AGPIn-3 ou ω3) aggrave les modifications astrocytaires liées au vieillissement chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Grintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur le poids et la nutrition appliquées à la santé (JONAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque IFR NeuroSud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805813v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 Polyunsaturated Fatty Acids (PUFA) deficiency aggravates the age-related impairment of astroglial function in rat brain</w:t>
+                <w:t xml:space="preserve">Influence des apports alimentaires en Oméga-3 sur les processus cognitifs et la physiologie cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul, Lipids and Brain II</w:t>
+              <w:t xml:space="preserve">Journées sur le poids et la nutrition appliquées à la santé (JONAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805812v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oméga 3 : fonctions cérébrales, comportement et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Institut Français de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid (PUFA) deficiency aggravates the age-related impairment of astroglial function in rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-3 PolyUnsaturated Fatty Acids (n-3 PUFA) and hyperactive symptoms: human data and experimental findings in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSFAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Maastrich, Netherlands</w:t>
+              <w:t xml:space="preserve">2. International Conference New perspectives in Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817503v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 PolyUnsaturated Fatty Acids (n-3 PUFA) and hyperactive symptoms: human data and experimental findings in animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid (PUFA) deficiency aggravates the age-related impairment of astroglial function in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Grintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference New perspectives in Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ISSFAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Maastrich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817552v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of stress and n- 3 polyunsaturated fatty acid deprivation on emotional response and brain lipid composition in adult rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Polyunsaturated fatty acids modulate the noradrenaline release in neuroblastoma SHSY-5Y cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Lipid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">8. Congress of the International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818061v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyunsaturated fatty acids modulate the noradrenaline release in neuroblastoma SHSY-5Y cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Lipid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids modulate the noradrenaline release in neuroblastoma SHSY-5Y cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Synergistic effects of stress and n- 3 polyunsaturated fatty acid deprivation on emotional response and brain lipid composition in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congress of the International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">Brain Lipid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818060v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHA involvement in neurotransmission process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFECG and DGF Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 fatty acids and energy supply: impact on glucose transport</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le point sur les AGPI omega 3 et 6 : implication dans le fonctionnement cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. FACS Meeting, INRA Workshop, Fatty Acids and Cell Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Association des doctorants de l’INRA de Jouy-en-Josas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830653v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point sur les AGPI omega 3 et 6 : implication dans le fonctionnement cérébral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omega 3 fatty acids and energy supply: impact on glucose transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des doctorants de l’INRA de Jouy-en-Josas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">7. FACS Meeting, INRA Workshop, Fatty Acids and Cell Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830652v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot;Intervention nutritionnelle&amp;quot; : Brest 2004. Acides gras oméga 3 et fonctions cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention nutritionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.NUPAR.2005.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’équilibre AGPI omega 3 / omega 6 dans le fonctionnement du système nerveux central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de phyto-aromathérapie européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of n-3 polyunsaturated fatty acids (n-3 PUFA) on the dopaminergic and serotoninergic functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Guilloteau</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. European Winter Conference on Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Arc 1800, France</w:t>
+              <w:t xml:space="preserve">Colloque aliments-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830655v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des acides gras polyinsaturés oméga-3 (AGPI n-3) dans les pathologies du système nerveux central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire INSERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Groupe Lipides et Nutrition : journée omega 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830678v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 et neurotransmission cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Lipides et Nutrition : journée omega 3</w:t>
+              <w:t xml:space="preserve">Journée professionnelle des diététiciens libéraux de l’ADLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830608v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of n-3 polyunsaturated fatty acids (n-3 PUFA) on the dopaminergic and serotoninergic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercem Kodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque aliments-santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Quimper, France</w:t>
+              <w:t xml:space="preserve">23. European Winter Conference on Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Arc 1800, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831355v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication des acides gras polyinsaturés oméga-3 (AGPI n-3) dans les pathologies du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Lipides et Nutrition : journée omega 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminaire INSERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830991v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omega 3 et neurotransmission cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée professionnelle des diététiciens libéraux de l’ADLF</w:t>
+              <w:t xml:space="preserve">Groupe Lipides et Nutrition : journée omega 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830656v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des acides gras polyinsaturés (AGPI) sur la communication cellulaire dans le système nerveux central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Département de Physiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUFA and cerebral function: focus on monoaminergic neurotransmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUFA in Maternal and Child Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing dietary intake of docosahexaenoic acid affects long-chain polyunsaturated fatty acid composition differently according to the brain area in 2-mo old male rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poumes-Ballihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latge Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress AOCS "PUFA in maternal and child health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12102,51 +12114,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of gut microbiota by antibiotics did not affect anhedonia in a high-fat diet-induced model of depression in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12205,73 +12217,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydrobiopterin modulates the behavioral neuroinflammatory response to an LPS challenge in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12330,1945 +12342,1945 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNIRS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of saffron extract (Crocus sativus L.) supplementation on pathophysiology and treatment of mood disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Summer School - ECNP Immuno-NeuroPsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of saffron extract (Crocus sativus L.) supplementation on pathophysiology and treatment of mood disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of vitamin A in survival of dopaminergic neurons in a rat model of Parkinson’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Implication of vitamin A in neuroprotection of dopaminergic neurons in a rat model of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Bordeaux NeuroCampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France. 2019</w:t>
+              <w:t xml:space="preserve">Colloque International NeuroFrance 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France. 2019, Scientific Programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785700v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of vitamin A in neuroprotection of dopaminergic neurons in a rat model of Parkinson's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
+                <w:t xml:space="preserve">Depression and therapeutic resistance: complementary models to study inflammatory versus non-inflammatory depression in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IBAGS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Biaritz, France. 2019, Scientific Programme</w:t>
+              <w:t xml:space="preserve">Colloque International NeuroFrance 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France. 2019, Scientific Programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737346v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression and therapeutic resistance: complementary models to study inflammatory versus non-inflammatory depression in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International NeuroFrance 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France. 2019, Scientific Programme</w:t>
+              <w:t xml:space="preserve">Journée Bordeaux NeuroCampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734478v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression and therapeutic resistance: complementary models to study inflammatory versus non-inflammatory depression in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of vitamin A in survival of dopaminergic neurons in a rat model of Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Bordeaux NeuroCampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788201v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of vitamin A in neuroprotection of dopaminergic neurons in a rat model of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International NeuroFrance 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France. 2019, Scientific Programme</w:t>
+              <w:t xml:space="preserve">13. IBAGS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Biaritz, France. 2019, Scientific Programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737345v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of indole produced by the intestinal microbiota on the pathophysiology of anxiety and depression: Studies in a gnotobiotic mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayatte-Dounia Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Milman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type 1 diabetes in juvenile rats, and vulnerability to depressive syndrome and memory impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International NeuroFrance 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine synthesis during neuroinflammation: A focus on tetrahydrobiopterin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dopamine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienne, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high fat diet and early life stress induce metabolic disturbances and enhance motivation for palatable food in offspring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lepinay</w:t>
+                <w:t xml:space="preserve">Effect of juvenile high-fat diet consumption on mesolimbic dopaminergic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
+                <w:t xml:space="preserve">C. Glangetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rincel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lin Xia</w:t>
+                <w:t xml:space="preserve">J. Kaufling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796442v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of juvenile high-fat diet consumption on mesolimbic dopaminergic system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+                <w:t xml:space="preserve">Maternal high fat diet and early life stress induce metabolic disturbances and enhance motivation for palatable food in offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Romaní-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Glangetas</w:t>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kaufling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Boitard</w:t>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796436v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high fat diet on motivation and dopamine biodisponibility in the ventral striatum of mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ω3 PUFA status influences the age-related alteration of glutamatergic neurotransmission in the hippocampus in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The age-related hippocampal alterations of glutamatergic neurotransmission are aggravated by ω3 PUFA deficiency and reduced by fish oil supplementation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès Goût-Nutrition-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Dijon, France. 2013</w:t>
+              <w:t xml:space="preserve">11. European Meeting on Glial Cells in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glia, 61 (Suppl. 1), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805736v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age-related hippocampal alterations of glutamatergic neurotransmission are aggravated by ω3 PUFA deficiency and reduced by fish oil supplementation in rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ω3 PUFA status influences the age-related alteration of glutamatergic neurotransmission in the hippocampus in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Meeting on Glial Cells in Health and Disease</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Glia, 61 (Suppl. 1), 2013</w:t>
+              <w:t xml:space="preserve">Neuroscience 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748187v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ω3 PUFA status influences the age-related alteration of glutamatergic neurotransmission in the hippocampus in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14277,3057 +14289,3057 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
+              <w:t xml:space="preserve">8. Congrès Goût-Nutrition-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805735v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal influence of stress and n-3 polyunsaturated fatty acids (PUFA) status on astrocyte function</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">N-3 Polyunsaturated fatty acid supplementation improves hyperdopaminergic phenotypes in mice invalidated for dopamine transporter (DAT-KO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Nosten-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European meeting on Glial Cells in Health and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurosciences Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-02747470v1</w:t>
+                <w:t xml:space="preserve">hal-02806136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 Polyunsaturated fatty acid supplementation improves hyperdopaminergic phenotypes in mice invalidated for dopamine transporter (DAT-KO)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Reciprocal influence of stress and n-3 polyunsaturated fatty acids (PUFA) status on astrocyte function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosciences Françaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. European meeting on Glial Cells in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glia, 59 (S1), 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.21210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806136v1</w:t>
+                <w:t xml:space="preserve">hal-02747470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of stress resistance in rats receiving different n-3 polyunsaturated fatty acid (PUFA) supply</w:t>
+                <w:t xml:space="preserve">Caracterization of stress resistance in rats receiving different n-3 polyunsaturated fatty acid (PUFA) supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSFAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Maastrich, Netherlands. 2010</w:t>
+              <w:t xml:space="preserve">Journées ABIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817673v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid (PUFA) deficiency aggravates the age-related impairment of astroglial function in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of stress response in rats with different n-3 polyunsaturated fatty acid (PUFA) status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817674v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterization of stress resistance in rats receiving different n-3 polyunsaturated fatty acid (PUFA) supply</w:t>
+                <w:t xml:space="preserve">Characterization of stress resistance in rats receiving different n-3 polyunsaturated fatty acid (PUFA) supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ABIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t>
+              <w:t xml:space="preserve">ISSFAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Maastrich, Netherlands. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817675v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of stress response in rats with different n-3 polyunsaturated fatty acid (PUFA) status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid (PUFA) deficiency aggravates the age-related impairment of astroglial function in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Grintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817491v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des AGPI n-3 sur l’évolution du phénotype astrocytaire au cours du vieillissement : étude in vivo chez le rat et in vitro sur des cultures d’astrocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alizée Latour</w:t>
+                <w:t xml:space="preserve">Effect of n-3 Polyunsaturated Fatty Acids (PUFA) on astroglial function during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Grintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Jouy-en-Josas, France. 2009</w:t>
+              <w:t xml:space="preserve">Euroglia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817489v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of n-3 Polyunsaturated Fatty Acids (PUFA) on astroglial function during aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Grintal</w:t>
+                <w:t xml:space="preserve">Effets régulateurs potentiels des AGPI n-3 sur les phospholipases A2 dans 3 types cellulaires : astrocytes, neurones et cellules souches neurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojo R. Rasoamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroglia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. 2009</w:t>
+              <w:t xml:space="preserve">DOC’J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Jouy-en-Josas, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817667v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets régulateurs potentiels des AGPI n-3 sur les phospholipases A2 dans 3 types cellulaires : astrocytes, neurones et cellules souches neurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rojo R. Rasoamanana</w:t>
+                <w:t xml:space="preserve">Influence des AGPI n-3 sur l’évolution du phénotype astrocytaire au cours du vieillissement : étude in vivo chez le rat et in vitro sur des cultures d’astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOC’J</w:t>
+              <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jouy-en-Josas, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817666v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) is a potent regulator of astroglial glutamate uptake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">Synergistic effects of early life stress and omega-3 fatty acid deprivation on emotional response in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gisquet-Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oualian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congress of the International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kansas City, United States. 2008</w:t>
+              <w:t xml:space="preserve">A Brain Research meeting, Stress, coping and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Washington, United States. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817487v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of early life stress and omega-3 fatty acid deprivation on emotional response in adult rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) is a potent regulator of astroglial glutamate uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Grintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Brain Research meeting, Stress, coping and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Washington, United States. 2008</w:t>
+              <w:t xml:space="preserve">8. Congress of the International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kansas City, United States. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819312v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des conséquences neurophysiologiques du stress postnatal précoce chez le rat par les acides gras polyinsaturés (AGPI)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
+                <w:t xml:space="preserve">Chronic dietary n-3 PUFA deficit exacerbates the maternal separation-induced deleterious behavioural response in adult Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Jouy-en-Josas, France. 2007</w:t>
+              <w:t xml:space="preserve">European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817671v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary n-3 PUFA deficit exacerbates the maternal separation-induced deleterious behavioural response in adult Wistar rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Modulation des conséquences neurophysiologiques du stress postnatal précoce chez le rat par les acides gras polyinsaturés (AGPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Kassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France. 2007</w:t>
+              <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jouy-en-Josas, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817670v1</w:t>
+                <w:t xml:space="preserve">hal-02817671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous and diet-induced low level of n-3 polyunsaturated fatty acids (PUFA) in the frontal cortex is associated with different kinds of hyperactivity in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guillemané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dellu-Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congress of the International Society for the Study of Fatty Acids and Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cairnes, Australia. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous and diet-induced low level of n-3 polyunsaturated fatty acids (PUFA) in the frontal cortex is associated with different kinds of hyperactivity in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guillemané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dellu-Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Forum of european Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary docosahexaenoic acid on acetylcholine release process in the rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary docosahexaenoic acid on acetylcholine release process in the rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congress of the International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Brighton, United Kingdom. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un apport alimentaire en acide docosahexaenoïque (DHA) sous forme de phospholipides d’œufs et d’huile de thon sur la libération synaptique d’acétylcholine dans l’hippocampe de rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de Lipidomique : Diversité Moléculaire et Physiopathologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réversibilité des effets d’une déficience alimentaire en acides gras polyinsaturés de la série n-3 sur la neurotransmission dopaminergique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ercem Kodas</w:t>
+                <w:t xml:space="preserve">Effect of a chronic (n-3) polyunsaturated fatty acids (PUFAs) dietary deficiency on cholinergic neurotransmission in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chalon</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée de la Recherche de la Faculté de Médecine de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Tours, France. 2002</w:t>
+              <w:t xml:space="preserve">3. Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830644v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a chronic (n-3) polyunsaturated fatty acids (PUFAs) dietary deficiency on cholinergic neurotransmission in rat brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabah Aïd</w:t>
+                <w:t xml:space="preserve">Reversibility of n-3 polyunsaturated fatty acid (n-3 PUFA) diet deficiency-induced alterations of dopaminergic neurotransmission : critical role of developmental stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercem Kodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830630v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of n-3 polyunsaturated fatty acid (n-3 PUFA) diet deficiency-induced alterations of dopaminergic neurotransmission : critical role of developmental stage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Réversibilité des effets d’une déficience alimentaire en acides gras polyinsaturés de la série n-3 sur la neurotransmission dopaminergique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercem Kodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. 2002</w:t>
+              <w:t xml:space="preserve">9. Journée de la Recherche de la Faculté de Médecine de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tours, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830643v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic neurotransmission: reversibility of the effects of n-3 polyunsaturated fatty acids deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercem Kodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tours, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotransmission dopaminergique et nutrition : la déficience alimentaire en acides gras polyinsaturés n-3 modifie le système dopaminergique cortico-limbique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Marseille, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine depletion within the medial prefrontal cortex of rats: effects on locomotion and distractibilit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Berlin, Germany. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ICV or intra-Raphe 5, 7-dihydrotryptamine perfusion on state and trait anxiety in Balb/c mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Berlin, Germany. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17337,130 +17349,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de composition en acides gras et qualité nutritionnelle des huiles végétales et des autres matières grasses alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poumes-Ballihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17470,281 +17482,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory Bases of Neuropsychiatric Symptom Domains: Mechanisms and Specificity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuno-Psychiatry: Facts and Prospects (Berk, M., Leboyer, M., Sommer, I., Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-71229-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of n-3 polyunsaturated fatty acids in brain resistance to ageing: experimental evidence and underlying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatty acids : Types, roles and health effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 176 p., 2012, 978-1-61324-704-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17891,51 +17903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cussotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1267839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cussotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.06.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13122155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X18666200729103529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournissac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Vandal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourassa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trci.2018.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00499" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romani Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.236" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000141" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nure.12088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2013.01.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grintal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mnut/201120004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AFA3FE127FABFB1C4718BFDFC4885E8FFA6143F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mathieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oualian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gisquet-Verrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2011.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P46VBRJB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.09.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.02.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2008.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-649QGZ6F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanonick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700328-JLR200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2007.0099" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cador" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Linard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.02.032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14FV1CP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah A&#239;d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2007.0116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.9.2241" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Nosten-Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2005.04.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDVX1WRD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679816v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NUPAR.2005.06.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG471XLZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astorg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900467v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zamaria" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682725v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercem Kodas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02401.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0058" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poum&#232;s-Ballihaut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M300079-JLR200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200132-JLR200" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02481-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7TN9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675380v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantagrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.4.662" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilloteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0804-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K1VPN81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lejeune" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martineau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697813v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaillais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01077-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL2JMZ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697599v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695247v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leguisquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Barreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.9.1537" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693914v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#244;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourassa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734676v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805792v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806530v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806388v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807019v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805794v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Billard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809478v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805811v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817503v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818061v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818057v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817506v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830653v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828248v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830654v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830655v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830608v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830991v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830661v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768599v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poumes-Ballihaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chalon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093340v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094036v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03305042v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304911v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785700v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737346v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734478v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavielle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737345v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796446v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796442v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796436v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796449v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805736v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212242.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805735v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747470v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259298.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21210" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP5671RQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Germain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817673v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817674v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817675v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817491v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817489v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817487v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817671v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Kassama" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817672v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleman&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817490v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830710v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830634v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830632v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840405v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841451v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840379v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337007v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71229-7_20" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805697v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Potier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cussotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1267839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cussotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.06.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X18666200729103529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13122155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournissac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Vandal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourassa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trci.2018.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romani Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.236" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000141" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nure.12088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2013.01.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W6HZN9M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grintal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oualian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gisquet-Verrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2011.07.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P46VBRJB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mnut/201120004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AFA3FE127FABFB1C4718BFDFC4885E8FFA6143F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.12.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.09.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.02.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2008.05.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-649QGZ6F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanonick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700328-JLR200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2007.0099" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cador" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Linard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.02.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14FV1CP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah A&#239;d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2007.0116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langelier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.9.2241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Nosten-Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2005.04.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDVX1WRD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NUPAR.2005.06.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG471XLZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercem Kodas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02401.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zamaria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astorg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004063" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675392v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678598v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poum&#232;s-Ballihaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M300079-JLR200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantagrel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.4.662" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02481-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7TN9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200132-JLR200" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilloteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0804-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K1VPN81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676293v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lejeune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaillais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01077-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL2JMZ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697599v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leguisquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Barreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.9.1537" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#244;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourassa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734676v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785640v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785676v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809478v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Billard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805791v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817554v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830653v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830654v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830656v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830655v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830608v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poumes-Ballihaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chalon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093340v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03305042v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304911v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734478v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavielle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785700v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737346v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735373v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796442v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212242.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805735v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805736v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806136v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Germain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259298.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21210" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP5671RQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817675v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817491v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817673v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817489v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817487v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817671v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Kassama" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817672v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleman&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817490v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830634v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830644v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830632v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840396v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840405v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840379v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337007v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71229-7_20" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805697v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Potier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>