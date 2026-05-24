--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2993,291 +2993,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 polyunsaturated fatty acids and chronic stress-induced modulations of glutamatergic neurotransmission in the hippocampus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of the gut microbiota enhances anxiety-like behavior and neuroendocrine response to acute stress in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">Michele Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
+                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nure.12088⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.207 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630672v1</w:t>
+                <w:t xml:space="preserve">hal-01204296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of the gut microbiota enhances anxiety-like behavior and neuroendocrine response to acute stress in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
+                <w:t xml:space="preserve">Omega-3 polyunsaturated fatty acids and chronic stress-induced modulations of glutamatergic neurotransmission in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42, pp.207 - 217. </w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (2), pp.99-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nure.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204296v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 fatty acids and brain resistance to ageing and stress: body of evidence and possible mechanisms</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (2), pp.579-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.76-84. </w:t>
@@ -3712,51 +3712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oualian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gisquet-Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3858,51 +3858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine &amp; Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (2), pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4030,51 +4030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of omega-3 fatty acids in emotional responses and hyperactive symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (1), pp.94-100. </w:t>
@@ -4307,51 +4307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Grintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4544,51 +4544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An (n-3) polyunsaturated fatty acid-deficient diet disturbs daily locomotor activity, melatonin rhythm, and striatal dopamine in Syrian hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,51 +4803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le DHA dans la neurotransmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,51 +5135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (3-4), pp.164-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5386,51 +5386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5791,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (3), pp.131-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6663,51 +6663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des acides gras polyinsaturés de la série n-3 dans la physiologie du système nerveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6836,51 +6836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (2), pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9020,51 +9020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota regulates behavioural, neuroendocrine and noradrenergic responsiveness to stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9145,51 +9145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota regulates behavioural, neuroendocrine and noradrenergic responsiveness to stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9503,51 +9503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oualian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gisquet-Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9753,51 +9753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9990,51 +9990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur le poids et la nutrition appliquées à la santé (JONAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10348,51 +10348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10456,51 +10456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10564,51 +10564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10961,51 +10961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention nutritionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Brest, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11120,263 +11120,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque aliments-santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Quimper, France</w:t>
+              <w:t xml:space="preserve">Journée professionnelle des diététiciens libéraux de l’ADLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831355v1</w:t>
+                <w:t xml:space="preserve">hal-02830656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Lipides et Nutrition : journée omega 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque aliments-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830991v1</w:t>
+                <w:t xml:space="preserve">hal-02831355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle spécifique des acides gras polyinsaturés oméga-3 (AGPI n-3) dans la physiologie du système nerveux central – Implications dans les désordres neuropsychiatriques</w:t>
               </w:r>
@@ -11388,116 +11388,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée professionnelle des diététiciens libéraux de l’ADLF</w:t>
+              <w:t xml:space="preserve">Groupe Lipides et Nutrition : journée omega 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830656v1</w:t>
+                <w:t xml:space="preserve">hal-02830991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of n-3 polyunsaturated fatty acids (n-3 PUFA) on the dopaminergic and serotoninergic functions</w:t>
               </w:r>
@@ -11781,51 +11781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Département de Physiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14026,51 +14026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14164,51 +14164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14289,51 +14289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14427,51 +14427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosciences Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marseille, France. 2011</w:t>
@@ -14552,51 +14552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. </w:t>
@@ -14653,277 +14653,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterization of stress resistance in rats receiving different n-3 polyunsaturated fatty acid (PUFA) supply</w:t>
+                <w:t xml:space="preserve">Characterization of stress response in rats with different n-3 polyunsaturated fatty acid (PUFA) status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ABIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t>
+              <w:t xml:space="preserve">FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817675v1</w:t>
+                <w:t xml:space="preserve">hal-02817491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of stress response in rats with different n-3 polyunsaturated fatty acid (PUFA) status</w:t>
+                <w:t xml:space="preserve">Caracterization of stress resistance in rats receiving different n-3 polyunsaturated fatty acid (PUFA) supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands. 2010</w:t>
+              <w:t xml:space="preserve">Journées ABIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817491v1</w:t>
+                <w:t xml:space="preserve">hal-02817675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stress resistance in rats receiving different n-3 polyunsaturated fatty acid (PUFA) supply</w:t>
               </w:r>
@@ -14948,51 +14948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15211,51 +15211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. 2009</w:t>
@@ -15336,51 +15336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOC’J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jouy-en-Josas, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15457,51 +15457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jouy-en-Josas, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15565,51 +15565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gisquet-Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oualian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15686,51 +15686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15798,51 +15798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15919,51 +15919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Jouy-en-Josas, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16027,51 +16027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guillemané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dellu-Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16148,51 +16148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guillemané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dellu-Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16532,51 +16532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de Lipidomique : Diversité Moléculaire et Physiopathologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16640,51 +16640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17665,51 +17665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatty acids : Types, roles and health effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 176 p., 2012, 978-1-61324-704-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17903,51 +17903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cussotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1267839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cussotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.06.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X18666200729103529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13122155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournissac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Vandal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourassa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trci.2018.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romani Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.236" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000141" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nure.12088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2013.01.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W6HZN9M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grintal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oualian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gisquet-Verrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2011.07.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P46VBRJB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mnut/201120004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AFA3FE127FABFB1C4718BFDFC4885E8FFA6143F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.12.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.09.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.02.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2008.05.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-649QGZ6F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanonick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700328-JLR200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2007.0099" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cador" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Linard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.02.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14FV1CP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah A&#239;d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2007.0116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langelier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.9.2241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Nosten-Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2005.04.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDVX1WRD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NUPAR.2005.06.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG471XLZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercem Kodas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02401.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zamaria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astorg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004063" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675392v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678598v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poum&#232;s-Ballihaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M300079-JLR200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantagrel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.4.662" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02481-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7TN9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200132-JLR200" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilloteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0804-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K1VPN81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676293v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lejeune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaillais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01077-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL2JMZ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697599v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leguisquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Barreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.9.1537" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#244;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourassa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734676v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785640v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785676v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809478v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Billard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805791v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817554v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830653v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830654v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830656v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830655v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830608v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poumes-Ballihaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chalon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093340v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03305042v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304911v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734478v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavielle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785700v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737346v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735373v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796442v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212242.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805735v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805736v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806136v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Germain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259298.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21210" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP5671RQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817675v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817491v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817673v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817489v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817487v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817671v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Kassama" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817672v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleman&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817490v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830634v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830644v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830632v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840396v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840405v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840379v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337007v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71229-7_20" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805697v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Potier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cussotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1267839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cussotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.06.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X18666200729103529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13122155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournissac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Vandal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourassa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trci.2018.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romani Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.236" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000141" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nure.12088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2013.01.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W6HZN9M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grintal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oualian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gisquet-Verrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2011.07.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P46VBRJB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mnut/201120004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AFA3FE127FABFB1C4718BFDFC4885E8FFA6143F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.12.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.09.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.02.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2008.05.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-649QGZ6F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanonick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700328-JLR200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2007.0099" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cador" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Linard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.02.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14FV1CP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah A&#239;d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2007.0116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langelier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.9.2241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Nosten-Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2005.04.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDVX1WRD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NUPAR.2005.06.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG471XLZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercem Kodas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02401.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zamaria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astorg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004063" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675392v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678598v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poum&#232;s-Ballihaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M300079-JLR200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantagrel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.4.662" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02481-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7TN9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200132-JLR200" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilloteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0804-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K1VPN81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676293v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lejeune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaillais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01077-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL2JMZ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697599v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leguisquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Barreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.9.1537" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#244;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourassa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734676v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785640v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785676v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809478v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Billard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805791v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817554v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830653v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830654v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830991v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830655v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830608v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poumes-Ballihaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chalon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093340v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03305042v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304911v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734478v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavielle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785700v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737346v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735373v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796442v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212242.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805735v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805736v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806136v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Germain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259298.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21210" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP5671RQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817491v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817675v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817673v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817489v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817487v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817671v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Kassama" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817672v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleman&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817490v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830634v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830644v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830632v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840396v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840405v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840379v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337007v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71229-7_20" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805697v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Potier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>