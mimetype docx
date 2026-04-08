--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -100,268 +100,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B-applicatives and I-applicatives in Atlantic languages (Niger-Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Creissels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zuñiga Fernando; Creissels Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicative Constructions in the World’s Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, De Gruyter, pp.749-782, 2024, Comparative Handbooks of Linguistics [CHL], 9783110735482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110730951-022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applicatifs, isomorphisme et réanalyses dans les langues atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Société de Linguistique de Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’applicatif dans les langues : Regard typologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75‑99, 2024, 9782957089451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verbal extensions of the Atlantic language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friederike Lüpke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Guide to the Atlantic Languages of West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.541-576, 2024, 9780198736516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678166v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-04471362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal extensions of Atlantic languages</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valency-changing operations in Wolof and the notion of « co-participation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1338,1090 +1338,1259 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typologie des langues d’Afrique et universaux de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.185-203, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gbewa:kpu:, une langue fictive du mésolithique, entre arts et sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidio Marsico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saga star Wars et les langues inventées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements dans les systèmes de classes des langues atlantiques Nord à travers la dissociation du genre et du nombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Rencontre annuelle Langues et langage à la croisée des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gbëwakpü, une langue fictionnelle du mésolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidio Marsico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Constructed Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Myanmar communities in Chiang Mai past and present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyarat Apiwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampika Rattanapitak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Tin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myanmar Borderlands Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues en danger : quelles en sont les causes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Collège France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salikoko Mufwene, Chaire de la Francophonie, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches décoloniales en sociolinguistique et en typologie. Une présentation située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master LCT 2023-24 « Approches décoloniales en sociolinguistique et en typologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lébou, une variété wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42e colloque international de linguistique fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SILF, Oct 2021, Paris, France. pp.35-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbe de déplacement causé et valence en wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Linguistique de Dakar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Approches décoloniales en sociolinguistique et en typologie. Une présentation située</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolof et français une longue cohabitation avec quelle(s) conséquence(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Master LCT 2023-24 « Approches décoloniales en sociolinguistique et en typologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire Master LCT 2021-22 « L’emprunt lexical : quoi, pourquoi, comment, et avec quelles conséquences ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicatif et syncrétisme dans les langues atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Société Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Linguistique de Paris, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaires et grammaires wolof de 1682 à 1923 : Quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Master LCT 2021-22 « Faire le dictionnaire d’une langue minorisée : défis linguistiques, lexicographiques et sociolinguistiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement, innovation et disparition dans les systèmes grammaticaux : l’exemple de la classification nominale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques universitaires Sherbrooke-Montpellier. Vieillissement des faits de langue, innovation et changement linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2019, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d’aide à la collecte et préparation au terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de Linguistique Appliquée de Dakar (CLAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inaccompli en lébou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Langues Atlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LESSONS LEARNED AFTER DEVELOPMENT AND USE OF A DATA COLLECTION APP FOR LANGUAGE DOCUMENTATION (LIG-AIKUMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2450,224 +2619,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Phonetic Sciences ICPhS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations, typologie &amp; Linguistique africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Master LCT 2018-19 « Langues et hiérarchisation : aspects linguistiques et sociolinguistiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing causal-noncausal valence orientation in Atlantic and Mande languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Sep 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Assisted Analysis of Vowel Length Contrasts in Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2686,92 +2855,308 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2138 - 2142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecting Resources in Sub-Saharan African Languages for Automatic Speech Recognition: a Case Study of Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Melese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Pascal Elingui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speed perturbation and vowel duration modeling for ASR in Hausa and Wolof languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition for African Languages with Vowel Length Contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2790,655 +3175,270 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Yogyakarta, Indonesia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech Technologies for African Languages: Example of a Multilingual Calculator for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bagshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sémantique des systèmes de classes nominales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexical Typology III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Grenade, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05267547v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-04643672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3456,51 +3456,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possession adnominale en TENDA-JAAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why eight causative suffixes in Wolof?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The noncausal/causal alternation and genealogical affiliation: Quantitative testing in three Niger-Congo language families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4047,196 +4047,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changement, innovation et disparition dans les systèmes grammaticaux : l’exemple de la classification nominale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (82), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.8080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numération, quantification et accord en classes en kobiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (2), pp.71-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-05202007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943709v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03943689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inaccompli dans différentes variétés de wolof</w:t>
               </w:r>
@@ -4298,239 +4298,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : Langues en danger et théories linguistiques : perspectives croisées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Afrique, langues en danger et diversité linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39 (1), pp.9-24. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 39, pp.37 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/hel/2017390103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation : Langues en danger et théories linguistiques : perspectives croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39, pp.37 - 59. </w:t>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.9-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/hel/2017390103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/hel/2017390101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205833v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impersonnalité dans les langues de la région sénégambienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Bao-Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues en danger : un observatoire pertinent pour les théories linguistiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moyse-Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5375,51 +5375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5437,51 +5437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing causal-noncausal alternation in three West-African families in contact: Atlantic, Mel and Mande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5606,51 +5606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR-09-BLAN-0326 - SENELANGUES - Compte-rendu de fin de projet et présentation ppt du bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5953,51 +5953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951-022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100797060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110228557.377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.115400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.592.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.6177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Dram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.12863" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-042-01-900000008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898823v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951-022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100797060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110228557.377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.115400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.592.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.6177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Dram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.12863" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-042-01-900000008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898823v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>