--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,268 +100,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Verbal extensions of the Atlantic language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Friederike Lüpke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Guide to the Atlantic Languages of West Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.541-576, 2024, 9780198736516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applicatifs, isomorphisme et réanalyses dans les langues atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Société de Linguistique de Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’applicatif dans les langues : Regard typologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75‑99, 2024, 9782957089451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B-applicatives and I-applicatives in Atlantic languages (Niger-Congo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zuñiga Fernando; Creissels Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicative Constructions in the World’s Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, De Gruyter, pp.749-782, 2024, Comparative Handbooks of Linguistics [CHL], 9783110735482. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110730951-022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110730951-022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04471362v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04678166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal extensions of Atlantic languages</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valency-changing operations in Wolof and the notion of « co-participation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1338,2107 +1338,2107 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typologie des langues d’Afrique et universaux de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.185-203, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing Myanmar communities in Chiang Mai past and present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyarat Apiwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ampika Rattanapitak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Tin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Myanmar Borderlands Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements dans les systèmes de classes des langues atlantiques Nord à travers la dissociation du genre et du nombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Rencontre annuelle Langues et langage à la croisée des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gbëwakpü, une langue fictionnelle du mésolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidio Marsico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Constructed Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues en danger : quelles en sont les causes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Collège France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salikoko Mufwene, Chaire de la Francophonie, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbe de déplacement causé et valence en wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de Linguistique de Dakar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dakar (Sénégal), Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches décoloniales en sociolinguistique et en typologie. Une présentation située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master LCT 2023-24 « Approches décoloniales en sociolinguistique et en typologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lébou, une variété wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42e colloque international de linguistique fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SILF, Oct 2021, Paris, France. pp.35-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applicatif et syncrétisme dans les langues atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la Société Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Linguistique de Paris, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolof et français une longue cohabitation avec quelle(s) conséquence(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master LCT 2021-22 « L’emprunt lexical : quoi, pourquoi, comment, et avec quelles conséquences ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaires et grammaires wolof de 1682 à 1923 : Quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master LCT 2021-22 « Faire le dictionnaire d’une langue minorisée : défis linguistiques, lexicographiques et sociolinguistiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils d’aide à la collecte et préparation au terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Linguistique Appliquée de Dakar (CLAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement, innovation et disparition dans les systèmes grammaticaux : l’exemple de la classification nominale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques universitaires Sherbrooke-Montpellier. Vieillissement des faits de langue, innovation et changement linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2019, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSONS LEARNED AFTER DEVELOPMENT AND USE OF A DATA COLLECTION APP FOR LANGUAGE DOCUMENTATION (LIG-AIKUMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences ICPhS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inaccompli en lébou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Langues Atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing causal-noncausal valence orientation in Atlantic and Mande languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Sep 2018, Tallinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations, typologie &amp; Linguistique africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master LCT 2018-19 « Langues et hiérarchisation : aspects linguistiques et sociolinguistiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine Assisted Analysis of Vowel Length Contrasts in Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2138 - 2142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Speech Recognition for African Languages with Vowel Length Contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yogyakarta, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecting Resources in Sub-Saharan African Languages for Automatic Speech Recognition: a Case Study of Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Melese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Pascal Elingui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speed perturbation and vowel duration modeling for ASR in Hausa and Wolof languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech Technologies for African Languages: Example of a Multilingual Calculator for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bagshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémantique des systèmes de classes nominales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexical Typology III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenade, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05267547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gbewa:kpu:, une langue fictive du mésolithique, entre arts et sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saga star Wars et les langues inventées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643672v1</w:t>
-              </w:r>
-[...1886 lines deleted...]
-                <w:t xml:space="preserve">halshs-05267547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3456,51 +3456,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possession adnominale en TENDA-JAAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why eight causative suffixes in Wolof?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The noncausal/causal alternation and genealogical affiliation: Quantitative testing in three Niger-Congo language families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4047,196 +4047,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numération, quantification et accord en classes en kobiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-05202007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changement, innovation et disparition dans les systèmes grammaticaux : l’exemple de la classification nominale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82 (82), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.8080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943689v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03943709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inaccompli dans différentes variétés de wolof</w:t>
               </w:r>
@@ -4486,51 +4486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impersonnalité dans les langues de la région sénégambienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Bao-Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moyse-Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5375,51 +5375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5437,51 +5437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing causal-noncausal alternation in three West-African families in contact: Atlantic, Mel and Mande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5606,51 +5606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR-09-BLAN-0326 - SENELANGUES - Compte-rendu de fin de projet et présentation ppt du bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5953,51 +5953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951-022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100797060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110228557.377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.115400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.592.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.6177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Dram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.12863" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-042-01-900000008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898823v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951-022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100797060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110228557.377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.115400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.592.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.6177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Dram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.12863" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-042-01-900000008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898823v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>