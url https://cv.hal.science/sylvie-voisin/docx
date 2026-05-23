--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,268 +100,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Applicatifs, isomorphisme et réanalyses dans les langues atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Société de Linguistique de Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’applicatif dans les langues : Regard typologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75‑99, 2024, 9782957089451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B-applicatives and I-applicatives in Atlantic languages (Niger-Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Creissels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zuñiga Fernando; Creissels Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicative Constructions in the World’s Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, De Gruyter, pp.749-782, 2024, Comparative Handbooks of Linguistics [CHL], 9783110735482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110730951-022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verbal extensions of the Atlantic language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friederike Lüpke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Guide to the Atlantic Languages of West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.541-576, 2024, 9780198736516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678166v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-04471362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal extensions of Atlantic languages</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valency-changing operations in Wolof and the notion of « co-participation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1751,372 +1751,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Lébou, une variété wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42e colloque international de linguistique fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SILF, Oct 2021, Paris, France. pp.35-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches décoloniales en sociolinguistique et en typologie. Une présentation située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master LCT 2023-24 « Approches décoloniales en sociolinguistique et en typologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verbe de déplacement causé et valence en wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Linguistique de Dakar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Approches décoloniales en sociolinguistique et en typologie. Une présentation située</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolof et français une longue cohabitation avec quelle(s) conséquence(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Master LCT 2023-24 « Approches décoloniales en sociolinguistique et en typologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire Master LCT 2021-22 « L’emprunt lexical : quoi, pourquoi, comment, et avec quelles conséquences ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicatif et syncrétisme dans les langues atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Société Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Linguistique de Paris, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643541v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04643644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaires et grammaires wolof de 1682 à 1923 : Quels enseignements ?</w:t>
               </w:r>
@@ -2165,194 +2165,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changement, innovation et disparition dans les systèmes grammaticaux : l’exemple de la classification nominale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques universitaires Sherbrooke-Montpellier. Vieillissement des faits de langue, innovation et changement linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2019, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outils d’aide à la collecte et préparation au terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de Linguistique Appliquée de Dakar (CLAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inaccompli en lébou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques universitaires Sherbrooke-Montpellier. Vieillissement des faits de langue, innovation et changement linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2019, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Journée des Langues Atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LESSONS LEARNED AFTER DEVELOPMENT AND USE OF A DATA COLLECTION APP FOR LANGUAGE DOCUMENTATION (LIG-AIKUMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2381,126 +2450,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Phonetic Sciences ICPhS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264418v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04643606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing causal-noncausal valence orientation in Atlantic and Mande languages</w:t>
               </w:r>
@@ -2839,243 +2839,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Speed perturbation and vowel duration modeling for ASR in Hausa and Wolof languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collecting Resources in Sub-Saharan African Languages for Automatic Speech Recognition: a Case Study of Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Melese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Pascal Elingui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350037v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01350057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Technologies for African Languages: Example of a Multilingual Calculator for Education</w:t>
               </w:r>
@@ -4047,196 +4047,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changement, innovation et disparition dans les systèmes grammaticaux : l’exemple de la classification nominale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (82), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.8080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numération, quantification et accord en classes en kobiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (2), pp.71-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-05202007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943709v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03943689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inaccompli dans différentes variétés de wolof</w:t>
               </w:r>
@@ -4486,51 +4486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impersonnalité dans les langues de la région sénégambienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Bao-Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951-022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100797060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110228557.377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.115400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.592.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.6177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Dram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.12863" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-042-01-900000008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898823v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471362v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951-022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100797060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110228557.377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.115400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.592.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.6177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Dram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.12863" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-042-01-900000008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898823v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>