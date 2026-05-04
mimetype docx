--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -391,230 +391,230 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Arnaud Barthel, Sylvy Jaglin. AFD, 2013, Coll. Conférences &amp; Séminaire, n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energie et villes des pays émergents : des transitions en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Jaglin, Eric Verdeil. Association Métropolis, Flux, 124 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quartiers informels d'un monde arabe en transition : réflexions et perspectives pour l'action urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence française de développement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497550v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-00907094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités environnementales et écologiques : quelles applications dans les territoires et les services urbains ?</w:t>
               </w:r>
@@ -1056,51 +1056,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Electrical Hybridizations in Cities of the South: from heterogeneity to new conceptualizations of energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1141,378 +1141,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat de la réparation solaire à Nairobi (Kenya) : sur les apories d’une politique électrique « soutenable »</w:t>
+                <w:t xml:space="preserve">Co-production of access and hybridisation of configurations: a socio-technical approach to urban electricity in Cotonou and Ibadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.180-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19463138.2020.1780241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02875628v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Electric Hybridization: Exploring the Politics of a Just Transition in the Western Cape (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.11-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10630732.2022.2111176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The solar repair trade in Nairobi (Kenya): the blind spots of a “sustainable” electricity policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tem.9139⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 55, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.10246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...70 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19463138.2020.1780241⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04487575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artisanat de la réparation solaire à Nairobi (Kenya) : sur les apories d’une politique électrique « soutenable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55, pp.1-20. </w:t>
+              <w:t xml:space="preserve">, 2022, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tem.10246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tem.9139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487575v1</w:t>
+                <w:t xml:space="preserve">halshs-03906285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Communs et services urbains : un croisement fructueux ?</w:t>
               </w:r>
@@ -1756,213 +1756,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03140052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informalités dans les Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João S. Whitaker Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le droit au rez-de-ville, 414, pp.35-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transitions énergétiques à Istanbul et Le Cap. À propos de transformations plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvan Arik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Transformations énergétiques collectives, 4 (77), pp.101-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.077.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.077.0101⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02458475v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02373171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basses technologies et services urbains en Afrique subsaharienne : un low-tech loin de l’écologie</w:t>
               </w:r>
@@ -2106,1253 +2106,1425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Métropoles des pays émergents : des acteurs de la transition énergétique ? Leçons du Cap (Afrique du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.243-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.19.2017.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When urban modernisation entails service delivery co-production: a glance from Medellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Duque Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.43-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17535069.2016.1156734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17535069.2016.1156734⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01497575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'entreprise ESKOM Holdings SOC Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.19.2017.0012⟩</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (101-102), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.101.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue -Urban energy governance: local actions, capacities and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rutherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 78, pp.173 - 178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enpol.2014.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01497573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Portrait d'entreprise ESKOM Holdings SOC Limited</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Energy Policies and the Governance of Multilevel Issues in Cape Town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (7), pp.1394-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098013500091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergie et villes des pays émergents : des transitions en question. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Dubresson</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (101-102), pp.133-144. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 93-94 (3), pp.7-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...110 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01271582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités environnementales et écologiques : quelles applications dans les territoires et les services urbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Verdeil</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 93-94 (3), pp.7-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 89-90 (3-4), pp.4-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.089.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Services en réseaux et villes africaines : l'universalité par d'autres voies ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02195462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services en réseaux et villes africaines : l'universalité par d'autres voies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tome 41 (1), pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.411.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services en réseaux et villes africaines : l'universalité par d'autres voies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.51-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NETWORKED SERVICES AND FEATURES OF AFRICAN URBANIZATION: OTHER PATH TOWARD GLOBALIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (41), pp.51-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01774770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentralisation and governance of drinking water services in small West African towns and villages (Benin, Mali, Senegal): the arduous process of building local governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Repussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belbéoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02255189.2011.596021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étalement urbain, faibles densités et 'coûts' de développement. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89-90 (3-4), pp.4-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 79/80, pp.6-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">Decentralisation and governance of drinking water services in small West African towns and villages (Benin, Mali, Senegal): the arduous process of building local governments</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Water In The South : Rethinking Changing Services. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 203, pp.7-22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 203 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.203.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.203.0007⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01774775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau des villes : repenser des services en mutation : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 203 (3), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2010, 203, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rtm.203.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étalement urbain, faibles densités et 'coûts' de développement. Introduction</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux et frontières. Géopolitiques (II) : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole May</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Steck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 79/80, pp.6-15</w:t>
+              <w:t xml:space="preserve">, 2008, 71, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating networked services in Cape Town : echoes of splintering urbanism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (6), pp.1897-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2008.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services d'eau dans une petite ville d'Afrique subsaharienne. Quand l'eau prend une couleur politique, le service public peut-il se maintenir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3368,272 +3540,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58, pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux et frontières. Géopolitiques : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Steck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4435,178 +4435,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villes africaines 2030 : le défi des services essentiels pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes 2030. Monde Afrique &amp; Cities et Institut Veolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03463353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-production and hybridization of electricity configurations in Sub-Saharan cities : a socio-technical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International seminar of the research project TYCO-WSS (Typologies of Institutionalised Co-production of Water and Sanitation Services in the Urban South)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03139998v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03463353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridisation and Governance Challenges of Emerging electricity configurations in sub-Saharan Cities (Guest conference)</w:t>
               </w:r>
@@ -4875,178 +4875,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sobriété urbaine vue des Suds : pour qui ? Pour quoi faire ?, communication à la Conférence Villes sobres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux techniques et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Energy and Cities in Emerging countries: challenging the transition narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGS-IBG Annual International Conference 2014, Session title: Energy, city, representation: interrogating the (new) geo-eco-politics of the city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191626v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01166697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 1. Introduction : Objectifs d’une recherche pour le développement</w:t>
               </w:r>
@@ -5095,207 +5095,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouvernement métropolitain et intégration urbaine au Cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercredi de l'INET "Gouverner les grandes métropoles : regards croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique à l'épreuve des logiques d'usages : le cas des petites couches moyennes. Enquête socioanthropologique dans le quartier de Hanover Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Subrémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées internationales de Sociologie de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alain Dubresson</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuums socio-techniques et urbanisations des Suds : des réseaux à la carte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercredi de l'INET "Gouverner les grandes métropoles : regards croisés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, France</w:t>
+              <w:t xml:space="preserve">Mutations des services urbains. Processus, enjeux, questions pour la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite prospérité et innovations dans la fourniture en services au Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Les Jeudis du génie urbain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence-débat autour de l'ouvrage &amp;quot;Métropoles XXL en pays émergents&amp;quot; (sous la dir. de D. Lorrain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5311,993 +5449,855 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat autour de l'ouvrage Métropoles XXL en pays émergents (sous la dir. de D. Lorrain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Continuums socio-techniques et urbanisations des Suds : des réseaux à la carte ?</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les continuum socio-techniques et leur déploiement dans les espaces urbains du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations des services urbains. Processus, enjeux, questions pour la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Séminaire SeRVeD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petite prospérité et innovations dans la fourniture en services au Sud</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking water services as 'composite systems'. Regulating delivery configurations in urban Sub-Saharan Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Les Jeudis du génie urbain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Workshop on "The Urban Experience in Africa : the Living City and its Local Policy Challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches présentes et futures de recherche sur les services urbains en réseau dans le Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Conférence N-aerus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'eau, accès à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence autour du livre " Regards sur la terre 2010 (AFD-Iddri), Villes : changer de trajectoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Approches présentes et futures de recherche sur les services urbains en réseau dans le Sud</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner Le Cap. A la recherche d'articulation entre échelles de gouvernance de niveaux de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luisa Moretto</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Conférence N-aerus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire de la Chaire "Ville" de Sciences Po. Programme Grande villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing Cape Town. Beyond ANC-DA politicking, the metropolitanism into question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SeRVeD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">GDRI Final Conference Governing Cities in Africa, Round Table 3 "Party politics in urban Africa"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between electricity crisis and &amp;quot;green hub&amp;quot; marketing : changes in urban energy policies and governance in Cape Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Roundtable Conference "Cities and energy transitions : past, present, future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alain Dubresson</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l'accroissement démographique et de l'urbanisation sur l'eau et l'assainissement : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Chaire "Ville" de Sciences Po. Programme Grande villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">New Challenges for Access to Water and Sanitation?, (re)sources/programme hydraulique international/Unesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alain Dubresson</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la 2ème session &amp;quot;Population growth and urbanization pressure on water and sanitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI Final Conference Governing Cities in Africa, Round Table 3 "Party politics in urban Africa"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">Round table "Global changes : new challenges for access to water and sanitation?", [Re]sources/programme hydraulique international/Unesco, 10 septembre 2008, Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid systems&amp;quot; : alternative ways of providing water in Sud-Saharan african cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar "Water and urban services in Africa", Escuela universitaria de ingeniera tecnica industrial de Barcelona, 20-22 novembre 2008, Barcelone (Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutante de l'atelier &amp;quot;l'expertise en société. L'emprise politique des sciences et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique PACTE -Latts-EPFL, atelier 1 "Expertise et territoire ", Ecole des Ponts ParisTech, 25 septembre 2008, Champs-sur-Marne (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614108v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00614111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier pour intégrer ? La difficile régulation des modes d'approvisionnement en eau potable dans les villes d'Afrique subsaharienne</w:t>
               </w:r>
@@ -6479,51 +6479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material politics on and off the grid in Sub-Saharan African urban electricity configurations: an essay on hybrid urbanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6702,371 +6702,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electricity Autonomy and Power Grids in Africa: From Rural Experiments to Urban Hybridizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lopez F., Pellegrino M. et Coutard O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste Publishing, pp.291-314, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomie et réseaux électriques en Afrique : des expérimentations rurales aux hybridations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez F., Pellegrino M. et Coutard O. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l’autonomie énergétique : espaces, échelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-337, 2019, 9781784055981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iste Editions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03140524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Lopez F., Pellegrino M. et Coutard O. </w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Recyclage des déchets dans les villes du Sud. Articulation difficile d'une économie de la valorisation et d'un service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Jaglin, L. Debout, I. Salenson (coords.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste Publishing, pp.291-314, 2019</w:t>
+              <w:t xml:space="preserve">Rebut ou ressource ? Gestion et valorisation des déchets dans les villes du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence française de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-37902-007-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When urban modernisation entails service delivery co-production: a glance from Medellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Duque Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Moretto, M. Ranzato (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coproducing Water, Energy and Waste Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.43-62, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674373v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-01674385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’infrastructures en Afrique subsaharienne : le réseau est-il soluble dans la transition urbaine ?</w:t>
               </w:r>
@@ -7138,51 +7138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging countries, cities and energy. Questioning transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Bouzarovski; Martin J Pasqualetti; Vanesa Castán Broto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Research Companion to Energy Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7409,51 +7409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique à l’épreuve des logiques d’usages : le cas des petites classes moyennes au Cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Subrémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Zelem; Christophe Beslay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l’énergie. Gouvernance et pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08515-3</w:t>
@@ -7562,182 +7562,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regulating Service Delivery in Southern Cities: Rethinking Urban Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Routledge Handbook on Cities of the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.434-447, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Echelle, partage des pouvoirs, partage de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gervais-Lambony Ph., Bénit-Gbaffou C., Musset A., Piermay J-L., Planel S. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice spatiale et la ville : Regards du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.27-39, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01774763v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01166146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Under Constraints: Strategy and Inherited Realities</w:t>
               </w:r>
@@ -7822,51 +7822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelles : partage des pouvoirs et partage de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7915,547 +7915,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the role of party politics in the governance of African cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Bekker; Laurent Fourchard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governing Cities in Africa : Politics and Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HSRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-41, 2013, 978-07969-2416-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Arnaud Barthel, Sylvy Jaglin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quartiers informels d'un monde arabe en transition : réflexions et perspective pour l'action urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFD, 2013, Conférences et séminaires, n°7, ISSN: 2118-3872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs hors réseau des villes en développement : quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Deutch, Isabelle Gautheron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau pour la ville, eaux des villes : Eugène Belgrand XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.400-424, 2013, 978-2-85978-471-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs hors réseau des villes en développement : quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Deutsch et Isabelle Gautheron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux pour la ville eaux des villes. Eugène Belgrand XIX e -XXI e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, 2013, 978-2-84177-091-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflicts of influence and competing models : the boom in commununity-based privatization of water services in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Simon Bekker; Laurent Fourchard. </w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARRAQUE B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governing Cities in Africa : Politics and Policies</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.14-41, 2013, 978-07969-2416-2</w:t>
+              <w:t xml:space="preserve">Urban Water Conflicts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor and Francis/UNESCO-IHP, pp.169-193, 2012, Urban Water Series 8 - UNESCO-IHP, 978-92-3-104121-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GIRE dans les villes subsahariennes : comment rationaliser des services de l'eau rationnés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JULIEN F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion intégrée des ressources en eau en Afrique subsaharienne : paradigme occidental, pratiques africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Québec, pp.165-193, 2012, Coll. Géographie contemporaine, 978-2-7605-3449-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758874v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00758883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cap ou l 'épuisement d'une transition négociée</w:t>
               </w:r>
@@ -8527,51 +8527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Cities : Rethinking Services in Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8702,431 +8702,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouvernance des réseaux et accès des pauvres à l'eau potable dans les villes d'Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FISETTE J., RAFFINOT M. (dirs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance et appropriation locale du développement : au-delà des modèles importés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université d'Ottawa, pp.107-135, 2010, 9782760307100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services d'eau et décentralisation en Afrique de l'Ouest : réflexions à partir de petites villes du Bénin et du Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belbeoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCHNEIER-MADANES G. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau mondialisée : la gouvernance en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.179-198, 2010, 9782707154965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accès à l'eau, accès à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JACQUET P., PACHAURI R.K., TUBIANA L. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la terre 2010. L'annuel du développement durable. Dossier "Villes : changer de trajectoire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.183-191, 2010, 9782724611403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...157 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : tragédie de la gouvernance ou normalisation?</w:t>
+                <w:t xml:space="preserve">Introduction : le dilemme de la gouvernance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubresson A., Jaglin, S. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cap après l'apartheid : gouvernance et gestion urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.273-279, 2008</w:t>
+              <w:t xml:space="preserve">, Karthala, pp.7-22, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563618v1</w:t>
+                <w:t xml:space="preserve">hal-00563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : le dilemme de la gouvernance urbaine</w:t>
+                <w:t xml:space="preserve">Conclusion : tragédie de la gouvernance ou normalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubresson A., Jaglin, S. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cap après l'apartheid : gouvernance et gestion urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.7-22, 2008</w:t>
+              <w:t xml:space="preserve">, Karthala, pp.273-279, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563612v1</w:t>
+                <w:t xml:space="preserve">hal-00563618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splintering Urbanism à la française? Une approche exploratoire</w:t>
               </w:r>
@@ -9138,51 +9138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rutherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Boucher-Hedenstrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9840,51 +9840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits d'influence et modèles concurrents : l'essor de la privatisation communautaire dans les services d'eau d'Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10394,51 +10394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Gouvernances énergétiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rutherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10486,51 +10486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du PPS GOUVENUS (Gouvernances Energétiques Urbaines, Nord et Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rutherford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10546,151 +10546,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territorialisation des espaces urbanisés dans les grandes villes : une confrontation nord/sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.195 + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etalement urbain et services en réseaux. Réflexions exploratoires dans quatre villes moyennes européennes : Bordeaux, Nantes, Lausanne, Stockholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pagination multiple</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690707v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00586209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10948,51 +10948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Salenson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uctpress.co.za" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Barthel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais-Lambony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04001329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2023.2172301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baraille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875628v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rateau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19463138.2020.1780241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2022.2111176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10246" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Arik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S. Whitaker Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497575v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque G&#243;mez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2016.1156734" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.11.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7805M7VB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.101.0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-GSC0GTXH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013500091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.089.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.411.0051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00664813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Repussard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belb&#233;oc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2011.596021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00689776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2008.04.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TF417C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.1419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12132-004-0002-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VWB4GS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.107.0433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1997.1212" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verdeil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679242v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Moretto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588057v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00591941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04846320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-22.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-territoires-de-lautonomie-energetique/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Research-Companion-to-Energy-Geographies/Bouzarovski-Pasqualetti-Broto/p/book/9781472464194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taylorfrancis.com/chapters/edit/10.4324/9781315757612-16/network-challenged-pragmatic-turn-african-cities-urban-transition-hybrid-delivery-confi-gurations-sylvy-jaglin?context=ubx&amp;amp;refId=40c6d2bd-b27f-4efe-a9e1-6d28ce96aa9d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubresson Alain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2838-la-justice-spatiale-et-la-ville-regards-du-sud.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourchard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ginisty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsrcpress.ac.za/books/governing-cities-in-africa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758883v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belbeoc'H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00562002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boucher-Hedenstrom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubresson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112952v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudjenane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257715v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Salenson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uctpress.co.za" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Barthel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais-Lambony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04001329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2023.2172301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875628v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19463138.2020.1780241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2022.2111176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baraille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S. Whitaker Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Arik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497575v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2016.1156734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.101.0133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-GSC0GTXH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.11.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7805M7VB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013500091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.089.0004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.411.0051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00664813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Repussard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belb&#233;oc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2011.596021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole May" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00689776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2008.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TF417C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.1419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12132-004-0002-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VWB4GS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.107.0433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1997.1212" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verdeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Moretto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776904v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00591941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04846320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-22.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-territoires-de-lautonomie-energetique/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Research-Companion-to-Energy-Geographies/Bouzarovski-Pasqualetti-Broto/p/book/9781472464194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taylorfrancis.com/chapters/edit/10.4324/9781315757612-16/network-challenged-pragmatic-turn-african-cities-urban-transition-hybrid-delivery-confi-gurations-sylvy-jaglin?context=ubx&amp;amp;refId=40c6d2bd-b27f-4efe-a9e1-6d28ce96aa9d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubresson Alain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2838-la-justice-spatiale-et-la-ville-regards-du-sud.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ginisty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsrcpress.ac.za/books/governing-cities-in-africa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belbeoc'H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00562002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boucher-Hedenstrom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubresson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112952v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudjenane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257715v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>