--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -360,207 +360,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01264395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energie et villes des pays émergents : des transitions en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Jaglin, Eric Verdeil. Association Métropolis, Flux, 124 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quartiers informels d'un monde arabe en transition : réflexions et perspectives pour l'action urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Arnaud Barthel, Sylvy Jaglin. AFD, 2013, Coll. Conférences &amp; Séminaire, n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quartiers informels d'un monde arabe en transition : réflexions et perspectives pour l'action urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
@@ -1056,51 +1056,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Electrical Hybridizations in Cities of the South: from heterogeneity to new conceptualizations of energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1756,213 +1756,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03140052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transitions énergétiques à Istanbul et Le Cap. À propos de transformations plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvan Arik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Transformations énergétiques collectives, 4 (77), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.077.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Informalités dans les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João S. Whitaker Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le droit au rez-de-ville, 414, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373171v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02458475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basses technologies et services urbains en Afrique subsaharienne : un low-tech loin de l’écologie</w:t>
               </w:r>
@@ -2578,51 +2578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie et villes des pays émergents : des transitions en question. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93-94 (3), pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2641,315 +2641,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01271582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Services en réseaux et villes africaines : l'universalité par d'autres voies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tome 41 (1), pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.411.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inégalités environnementales et écologiques : quelles applications dans les territoires et les services urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89-90 (3-4), pp.4-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux.089.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02195462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Services en réseaux et villes africaines : l'universalité par d'autres voies ?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services en réseaux et villes africaines : l'universalité par d'autres voies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Tome 41 (1), pp.51-67. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 1, pp.51-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Services en réseaux et villes africaines : l'universalité par d'autres voies ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NETWORKED SERVICES AND FEATURES OF AFRICAN URBANIZATION: OTHER PATH TOWARD GLOBALIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.51-67</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (41), pp.51-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01774770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3052,463 +3052,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban Water In The South : Rethinking Changing Services. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 203 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.203.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01774775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étalement urbain, faibles densités et 'coûts' de développement. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79/80, pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Urban Water In The South : Rethinking Changing Services. Introduction</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau des villes : repenser des services en mutation : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 203 (3), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">, 2010, 203, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rtm.203.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating networked services in Cape Town : echoes of splintering urbanism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rtm.203.0007⟩</w:t>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (6), pp.1897-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2008.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et frontières. Géopolitiques (II) : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Steck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 71, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583173v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-00689776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services d'eau dans une petite ville d'Afrique subsaharienne. Quand l'eau prend une couleur politique, le service public peut-il se maintenir?</w:t>
               </w:r>
@@ -3589,51 +3589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et frontières. Géopolitiques : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Steck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4215,165 +4215,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04431239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variability and unpredictability of flows: towards a new political economy of flexible infrastructures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flow/Overflow/Shortage: measuring and managing extreme urban conditions, Online Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FOS Research Collective (Abbas S., Barve S., Kasper M., Kourri D., Mizes C., Pollio A.), May 2023, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04431329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’idéal infrastructurel moderne&amp;quot; face aux incertitudes dans les villes : bifurcation ou hybridation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frictions urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Professeur Dennis Rodgers (Urban Hub Genève et projet ERC GANGS), Oct 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04431298v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04431329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique nationale, politiques municipales et justice électrique. Villes du Western Cape (Afrique du Sud)</w:t>
               </w:r>
@@ -4435,178 +4435,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Co-production and hybridization of electricity configurations in Sub-Saharan cities : a socio-technical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International seminar of the research project TYCO-WSS (Typologies of Institutionalised Co-production of Water and Sanitation Services in the Urban South)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03139998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Villes africaines 2030 : le défi des services essentiels pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes 2030. Monde Afrique &amp; Cities et Institut Veolia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03463353v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03139998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridisation and Governance Challenges of Emerging electricity configurations in sub-Saharan Cities (Guest conference)</w:t>
               </w:r>
@@ -4875,178 +4875,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energy and Cities in Emerging countries: challenging the transition narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RGS-IBG Annual International Conference 2014, Session title: Energy, city, representation: interrogating the (new) geo-eco-politics of the city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sobriété urbaine vue des Suds : pour qui ? Pour quoi faire ?, communication à la Conférence Villes sobres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux techniques et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166697v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01191626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 1. Introduction : Objectifs d’une recherche pour le développement</w:t>
               </w:r>
@@ -5479,332 +5479,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accès à l'eau, accès à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence autour du livre " Regards sur la terre 2010 (AFD-Iddri), Villes : changer de trajectoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking water services as 'composite systems'. Regulating delivery configurations in urban Sub-Saharan Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on "The Urban Experience in Africa : the Living City and its Local Policy Challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les continuum socio-techniques et leur déploiement dans les espaces urbains du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SeRVeD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches présentes et futures de recherche sur les services urbains en réseau dans le Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Conférence N-aerus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing Cape Town. Beyond ANC-DA politicking, the metropolitanism into question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence autour du livre " Regards sur la terre 2010 (AFD-Iddri), Villes : changer de trajectoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">GDRI Final Conference Governing Cities in Africa, Round Table 3 "Party politics in urban Africa"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner Le Cap. A la recherche d'articulation entre échelles de gouvernance de niveaux de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5820,139 +5902,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Chaire "Ville" de Sciences Po. Programme Grande villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776895v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00776904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between electricity crisis and &amp;quot;green hub&amp;quot; marketing : changes in urban energy policies and governance in Cape Town</w:t>
               </w:r>
@@ -6702,186 +6702,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomie et réseaux électriques en Afrique : des expérimentations rurales aux hybridations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lopez F., Pellegrino M. et Coutard O. (dirs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de l’autonomie énergétique : espaces, échelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-337, 2019, 9781784055981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electricity Autonomy and Power Grids in Africa: From Rural Experiments to Urban Hybridizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez F., Pellegrino M. et Coutard O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste Publishing, pp.291-314, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373219v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03140524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Recyclage des déchets dans les villes du Sud. Articulation difficile d'une économie de la valorisation et d'un service public</w:t>
               </w:r>
@@ -7138,51 +7138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging countries, cities and energy. Questioning transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Bouzarovski; Martin J Pasqualetti; Vanesa Castán Broto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Research Companion to Energy Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7562,182 +7562,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Echelle, partage des pouvoirs, partage de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gervais-Lambony Ph., Bénit-Gbaffou C., Musset A., Piermay J-L., Planel S. (dirs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice spatiale et la ville : Regards du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.27-39, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01774763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulating Service Delivery in Southern Cities: Rethinking Urban Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Routledge Handbook on Cities of the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.434-447, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166146v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01774763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Under Constraints: Strategy and Inherited Realities</w:t>
               </w:r>
@@ -7822,51 +7822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelles : partage des pouvoirs et partage de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8527,51 +8527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Cities : Rethinking Services in Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8702,186 +8702,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Services d'eau et décentralisation en Afrique de l'Ouest : réflexions à partir de petites villes du Bénin et du Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belbeoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCHNEIER-MADANES G. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau mondialisée : la gouvernance en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.179-198, 2010, 9782707154965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des réseaux et accès des pauvres à l'eau potable dans les villes d'Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FISETTE J., RAFFINOT M. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance et appropriation locale du développement : au-delà des modèles importés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université d'Ottawa, pp.107-135, 2010, 9782760307100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580963v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00580967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'eau, accès à la ville</w:t>
               </w:r>
@@ -8934,199 +8934,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : le dilemme de la gouvernance urbaine</w:t>
+                <w:t xml:space="preserve">Conclusion : tragédie de la gouvernance ou normalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubresson A., Jaglin, S. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cap après l'apartheid : gouvernance et gestion urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.7-22, 2008</w:t>
+              <w:t xml:space="preserve">, Karthala, pp.273-279, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563612v1</w:t>
+                <w:t xml:space="preserve">hal-00563618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : tragédie de la gouvernance ou normalisation?</w:t>
+                <w:t xml:space="preserve">Introduction : le dilemme de la gouvernance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubresson A., Jaglin, S. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cap après l'apartheid : gouvernance et gestion urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.273-279, 2008</w:t>
+              <w:t xml:space="preserve">, Karthala, pp.7-22, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563618v1</w:t>
+                <w:t xml:space="preserve">hal-00563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splintering Urbanism à la française? Une approche exploratoire</w:t>
               </w:r>
@@ -10948,51 +10948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Salenson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uctpress.co.za" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Barthel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais-Lambony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04001329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2023.2172301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875628v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19463138.2020.1780241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2022.2111176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baraille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S. Whitaker Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Arik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497575v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2016.1156734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.101.0133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-GSC0GTXH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.11.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7805M7VB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013500091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.089.0004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.411.0051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00664813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Repussard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belb&#233;oc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2011.596021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole May" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00689776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2008.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TF417C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.1419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12132-004-0002-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VWB4GS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.107.0433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1997.1212" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verdeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Moretto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776904v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00591941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04846320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-22.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-territoires-de-lautonomie-energetique/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Research-Companion-to-Energy-Geographies/Bouzarovski-Pasqualetti-Broto/p/book/9781472464194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taylorfrancis.com/chapters/edit/10.4324/9781315757612-16/network-challenged-pragmatic-turn-african-cities-urban-transition-hybrid-delivery-confi-gurations-sylvy-jaglin?context=ubx&amp;amp;refId=40c6d2bd-b27f-4efe-a9e1-6d28ce96aa9d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubresson Alain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2838-la-justice-spatiale-et-la-ville-regards-du-sud.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ginisty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsrcpress.ac.za/books/governing-cities-in-africa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belbeoc'H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00562002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boucher-Hedenstrom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubresson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112952v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudjenane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257715v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Salenson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uctpress.co.za" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Barthel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais-Lambony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04001329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2023.2172301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875628v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19463138.2020.1780241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2022.2111176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baraille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Arik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S. Whitaker Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497575v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2016.1156734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.101.0133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-GSC0GTXH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.11.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7805M7VB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013500091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.411.0051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.089.0004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00664813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Repussard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belb&#233;oc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2011.596021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole May" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00689776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2008.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TF417C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.1419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12132-004-0002-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VWB4GS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.107.0433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1997.1212" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verdeil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Moretto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00591941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04846320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-22.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-territoires-de-lautonomie-energetique/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Research-Companion-to-Energy-Geographies/Bouzarovski-Pasqualetti-Broto/p/book/9781472464194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taylorfrancis.com/chapters/edit/10.4324/9781315757612-16/network-challenged-pragmatic-turn-african-cities-urban-transition-hybrid-delivery-confi-gurations-sylvy-jaglin?context=ubx&amp;amp;refId=40c6d2bd-b27f-4efe-a9e1-6d28ce96aa9d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubresson Alain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2838-la-justice-spatiale-et-la-ville-regards-du-sud.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ginisty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsrcpress.ac.za/books/governing-cities-in-africa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belbeoc'H" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00562002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boucher-Hedenstrom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubresson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112952v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudjenane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257715v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>