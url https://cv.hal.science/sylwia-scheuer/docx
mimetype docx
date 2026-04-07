--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -118,282 +118,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité vocale en lecture par des locutrices anglophones et francophones : comparaison acoustique avant et après 12 séances en tandem</w:t>
+                <w:t xml:space="preserve">A Multimodal Study of How Pronunciation-Induced Communication Breakdowns are Managed During Tandem Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Harmegnies</w:t>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lang.230.0059⟩</w:t>
+              <w:t xml:space="preserve">Research in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.291-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/1731-7533.21.3.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265446v1</w:t>
+                <w:t xml:space="preserve">hal-04367366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Study of How Pronunciation-Induced Communication Breakdowns are Managed During Tandem Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité vocale en lecture par des locutrices anglophones et francophones : comparaison acoustique avant et après 12 séances en tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+                <w:t xml:space="preserve">Bernard Harmegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.291-312. </w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 230 (2), pp.59-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18778/1731-7533.21.3.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lang.230.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04367366v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Setter (2021): Your voice speaks volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Second Language Pronunciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.315-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -427,77 +427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of creaky voice use in read speech by native-French and native-English speakers in tandem: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -544,64 +544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation d'un corpus d'interactions tandem anglais/français pour mieux comprendre les enjeux de la rétroaction corrective entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Jumelage interculturel et pédagogie universitaire, 8 (1), pp.63-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -648,64 +648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multimodality of corrective feedback in tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212 (2015), pp.16-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -739,77 +739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multimodality of Corrective Feedback in Tandem Interactions (with Camille Debras - 1st author- and Sylwia Scheuer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -834,64 +834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«I understood you, but there was this pronunciation thing…»: L2 pronunciation feedback in English/French tandem interactions (avec Sylwia Scheuer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), pp.145-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -916,64 +916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“«I understood you, but there was this pronunciation thing…»: L2 pronunciation feedback in English/French tandem interactions”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), pp.145-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,51 +1007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can (an) ELF have a life of its own?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poznań Studies in Contemporary Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (3), pp.331-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1076,51 +1076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can (an) ELF have a life of its own?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poznań Studies in Contemporary Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (3), pp.331--347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making English a new Latin&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.203-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why certain errors seem to matter more than others, or: what is wrong with native speakers being right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speak Out!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1336,77 +1336,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of multimodal feedback in two tandem learning dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 45th Annual Meeting of the German Linguistic Society (DGfS) – Creativity and routine in linguistic feedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1431,77 +1431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructed and multifunctional feedback in face-to-face tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Horgues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1526,77 +1526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the ‘let it pass’ strategy will not do: A multimodal study of how pronunciation-induced communication breakdowns are managed during NS- NNS tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on native and non-native accents of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lodz (POLAND), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1621,77 +1621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pilote de la voix craquée chez des locuteurs anglophones et francophones en lecture dans une situation d’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1755,64 +1755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,64 +1863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic modifications in Tandem Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Kühnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude SeSyLiA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1945,64 +1945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the (a)symmetry of FR-ANG-lais pronunciation feedback: a comparative analysis of corrective feedback provided by English-speaking and French-speaking participants during language tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on the Acquisition of Second Language Speech, New Sounds 2016, Aarhus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aarhus, Jun 2016, Aarhus, Denmark. pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2027,64 +2027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreigner talk identification in English-French tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque d’avril de Villetaneuse sur l’anglais oral, « Les experts : caractérisation des locuteurs, des variétés et des styles de parole »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,64 +2109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’exploitation du corpus d’interactions tandem anglais/français pour mieux comprendre les enjeux de la rétroaction corrective entre pairs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS (Associaton francophone pour le Savoir), May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2191,64 +2191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it /'prɑːɡ/ or /'preɪɡ/?&amp;quot; L2 pronunciation feedback in English-French tandem conversations (avec Sylwia Scheuer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on English Pronunciation: Issues and Practices : Issues and Practices (EPIP 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,64 +2273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“«Is it /'prɑːɡ/ or /'preɪɡ/»? L2 pronunciation feedback in English-French tandem conversations”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on English Pronunciation: Issues and Practices (EPIP 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prague: Charles University, May 2015, Prague, Czech Republic. pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2355,64 +2355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“«It was OK, but really, get the ‘th’»: Providing and receiving L2 pronunciation feedback during tandem interactions”, Journées d’étude SITAF: Apprendre une L2 : interactions orales entre locuteurs natifs et non-natifs (Learning a second language: spoken interaction between native and non-native speakers), Paris, juin 2014 .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude SITAF: Apprendre une L2 : interactions orales entre locuteurs natifs et non-natifs (Learning a second language: spoken interaction between native and non-native speakers), Paris, juin 2014 .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Horgues, Sylwia Scheuer; Département du Monde Anglophone, Université Paris 3 - Sorbonne Nouvelle, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2437,64 +2437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I understood you, but there was this pronunciation thing…”: L2 pronunciation feedback in English/French tandem interactions (avec Céline Horgues)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accents 2013: 7th Conference on Native and Non-native Accents of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of English Language and Applied Linguistics at the University of Łódź, Poland, Dec 2013, Łódź, Poland, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2519,64 +2519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Why some things are better done in tandem” (avec Céline Horgues)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on English Pronunciation: Issues and Practices (EPIP 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Murcia, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Polish and French students of English do not sound the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accents 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2670,51 +2670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could English truly become a new Latin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Pronunciation: Issues and practices (EPIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.209-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2739,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sure are judges about their foreign accent judgements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Sounds 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poland. pp.1-8 (CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2840,64 +2840,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting versus misunderstanding L2 pronunciation: Evidence from English-French tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on the Acquisition of Second Language Speech, New Sounds 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2935,77 +2935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of the French High Vowels /i y u/ by English-Speaking Learners and French Native Speakers in a Reading Task in Tandem Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsounds 2019 : The 9th International Symposium on the Acquisition of Second Language Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3062,64 +3062,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How L2 English pronunciation contributes to miscommunication in two French/English tandem conversation tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Henderson; Anastazija Kirkova-Naskova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th International Conference on English Pronunciation: Issues and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-107, 2023, </w:t>
@@ -3157,64 +3157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective feedback and unintelligibility: Do they work in tandem during tandem interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastazija Kirkova-Naskova, Alice Henderson &amp; Jonás Fouz-González (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Pronunciation Instruction: Research-based Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, p. 223-252, 2021</w:t>
@@ -3243,64 +3243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential pitfalls of interpreting data from English-French tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amanda Edmonds, Pascale Leclercq &amp; Aarnes Gudmestad (eds.), Interpreting Language-Learning Data. Berlin: Language Science Press, 197-233. DOI: 10.5281/zenodo.4032292</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3364,64 +3364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Raineri; Martine Sekali; Agnès Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correction en langue(s) - Linguistic Correction/Correctness, 91-115.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-84016-370-1</w:t>
@@ -3450,64 +3450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective feedback in English/French spoken tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tardieu, C. and Horgues, C. (eds.). Redefining Tandem Language and Culture Learning in Higher Education.New York: Routledge, 147-160</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,64 +3532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What are you not understanding?” Managing communication breakdowns in native/non-native English/French tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Babatsouli (Ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crosslinguistic research in monolingual and bilingual speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 129-146, 2018</w:t>
@@ -3618,64 +3618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 pronunciation feedback in English-French tandem conversations (C. Horgues 1st author)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volin, J. and Skarnitzl, R. (eds.). Pronunciation of English by Speakers of Other Languages. Newcastle upon Tyne: Cambridge Scholars Publishing, 260-286.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3700,64 +3700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why some things are better done in tandem?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jose A. Mompeán &amp; Jonás Fouz-González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating English Pronunciation: Current Trends and Directions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.47-82, 2015</w:t>
@@ -3786,64 +3786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Why some things are better done in tandem?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jose A. Mompeán; Jonás Fouz-González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating English Pronunciation: Current Trends and Directions, éd. Jose A. Mompeán &amp; Jonás Fouz-González, Basingstoke and New York, Palgrave Macmillan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.47-82, 2015, 978-1-137-50942-0. </w:t>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What to Teach and What Not to Teach, Yet Again: On the Elusive Priorities for L2 English Phonetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Researching the Pronunciation of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4141,51 +4141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.230.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1731-7533.21.3.05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.22005.sch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052609ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.11.292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras (1)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rela-2014-0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10010-010-0014-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/683DE7D19D0C2B178F49F905183ED6E205350D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8173999" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137509437_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Springer International Publishing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11092-9_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1731-7533.21.3.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.230.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.22005.sch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052609ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.11.292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras (1)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rela-2014-0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10010-010-0014-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/683DE7D19D0C2B178F49F905183ED6E205350D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8173999" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137509437_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Springer International Publishing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11092-9_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>