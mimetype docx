--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -118,282 +118,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Study of How Pronunciation-Induced Communication Breakdowns are Managed During Tandem Interactions</w:t>
+                <w:t xml:space="preserve">Qualité vocale en lecture par des locutrices anglophones et francophones : comparaison acoustique avant et après 12 séances en tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Harmegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18778/1731-7533.21.3.05⟩</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 230 (2), pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.230.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367366v1</w:t>
+                <w:t xml:space="preserve">hal-04265446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité vocale en lecture par des locutrices anglophones et francophones : comparaison acoustique avant et après 12 séances en tandem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multimodal Study of How Pronunciation-Induced Communication Breakdowns are Managed During Tandem Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Harmegnies</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 230 (2), pp.59-78. </w:t>
+              <w:t xml:space="preserve">Research in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.291-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.230.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18778/1731-7533.21.3.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04265446v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Setter (2021): Your voice speaks volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Second Language Pronunciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.315-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -427,77 +427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of creaky voice use in read speech by native-French and native-English speakers in tandem: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -544,64 +544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation d'un corpus d'interactions tandem anglais/français pour mieux comprendre les enjeux de la rétroaction corrective entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Jumelage interculturel et pédagogie universitaire, 8 (1), pp.63-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -648,64 +648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multimodality of corrective feedback in tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212 (2015), pp.16-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -739,77 +739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multimodality of Corrective Feedback in Tandem Interactions (with Camille Debras - 1st author- and Sylwia Scheuer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras (1)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -834,64 +834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«I understood you, but there was this pronunciation thing…»: L2 pronunciation feedback in English/French tandem interactions (avec Sylwia Scheuer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), pp.145-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -916,64 +916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“«I understood you, but there was this pronunciation thing…»: L2 pronunciation feedback in English/French tandem interactions”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), pp.145-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,51 +1007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can (an) ELF have a life of its own?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poznań Studies in Contemporary Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (3), pp.331-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1076,51 +1076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can (an) ELF have a life of its own?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poznań Studies in Contemporary Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (3), pp.331--347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making English a new Latin&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.203-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why certain errors seem to matter more than others, or: what is wrong with native speakers being right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speak Out!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1330,273 +1330,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of multimodal feedback in two tandem learning dyads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Co-constructed and multifunctional feedback in face-to-face tandem interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 45th Annual Meeting of the German Linguistic Society (DGfS) – Creativity and routine in linguistic feedback</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335555v1</w:t>
+                <w:t xml:space="preserve">hal-04335530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-constructed and multifunctional feedback in face-to-face tandem interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A case study of multimodal feedback in two tandem learning dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">The 45th Annual Meeting of the German Linguistic Society (DGfS) – Creativity and routine in linguistic feedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335530v1</w:t>
+                <w:t xml:space="preserve">hal-04335555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the ‘let it pass’ strategy will not do: A multimodal study of how pronunciation-induced communication breakdowns are managed during NS- NNS tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on native and non-native accents of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lodz (POLAND), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1621,77 +1621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pilote de la voix craquée chez des locuteurs anglophones et francophones en lecture dans une situation d’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1755,64 +1755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,64 +1863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic modifications in Tandem Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Kühnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude SeSyLiA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1945,64 +1945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the (a)symmetry of FR-ANG-lais pronunciation feedback: a comparative analysis of corrective feedback provided by English-speaking and French-speaking participants during language tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on the Acquisition of Second Language Speech, New Sounds 2016, Aarhus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aarhus, Jun 2016, Aarhus, Denmark. pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2027,64 +2027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreigner talk identification in English-French tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque d’avril de Villetaneuse sur l’anglais oral, « Les experts : caractérisation des locuteurs, des variétés et des styles de parole »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,64 +2109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’exploitation du corpus d’interactions tandem anglais/français pour mieux comprendre les enjeux de la rétroaction corrective entre pairs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS (Associaton francophone pour le Savoir), May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2191,64 +2191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it /'prɑːɡ/ or /'preɪɡ/?&amp;quot; L2 pronunciation feedback in English-French tandem conversations (avec Sylwia Scheuer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on English Pronunciation: Issues and Practices : Issues and Practices (EPIP 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,64 +2273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“«Is it /'prɑːɡ/ or /'preɪɡ/»? L2 pronunciation feedback in English-French tandem conversations”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on English Pronunciation: Issues and Practices (EPIP 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prague: Charles University, May 2015, Prague, Czech Republic. pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2355,64 +2355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“«It was OK, but really, get the ‘th’»: Providing and receiving L2 pronunciation feedback during tandem interactions”, Journées d’étude SITAF: Apprendre une L2 : interactions orales entre locuteurs natifs et non-natifs (Learning a second language: spoken interaction between native and non-native speakers), Paris, juin 2014 .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude SITAF: Apprendre une L2 : interactions orales entre locuteurs natifs et non-natifs (Learning a second language: spoken interaction between native and non-native speakers), Paris, juin 2014 .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Horgues, Sylwia Scheuer; Département du Monde Anglophone, Université Paris 3 - Sorbonne Nouvelle, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2437,64 +2437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I understood you, but there was this pronunciation thing…”: L2 pronunciation feedback in English/French tandem interactions (avec Céline Horgues)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accents 2013: 7th Conference on Native and Non-native Accents of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of English Language and Applied Linguistics at the University of Łódź, Poland, Dec 2013, Łódź, Poland, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2519,64 +2519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Why some things are better done in tandem” (avec Céline Horgues)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on English Pronunciation: Issues and Practices (EPIP 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Murcia, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Polish and French students of English do not sound the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accents 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2670,51 +2670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could English truly become a new Latin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Pronunciation: Issues and practices (EPIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.209-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2739,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sure are judges about their foreign accent judgements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Sounds 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poland. pp.1-8 (CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2840,64 +2840,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting versus misunderstanding L2 pronunciation: Evidence from English-French tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on the Acquisition of Second Language Speech, New Sounds 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2935,77 +2935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of the French High Vowels /i y u/ by English-Speaking Learners and French Native Speakers in a Reading Task in Tandem Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsounds 2019 : The 9th International Symposium on the Acquisition of Second Language Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3062,64 +3062,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How L2 English pronunciation contributes to miscommunication in two French/English tandem conversation tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Henderson; Anastazija Kirkova-Naskova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th International Conference on English Pronunciation: Issues and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-107, 2023, </w:t>
@@ -3157,64 +3157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective feedback and unintelligibility: Do they work in tandem during tandem interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastazija Kirkova-Naskova, Alice Henderson &amp; Jonás Fouz-González (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Pronunciation Instruction: Research-based Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, p. 223-252, 2021</w:t>
@@ -3243,64 +3243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential pitfalls of interpreting data from English-French tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amanda Edmonds, Pascale Leclercq &amp; Aarnes Gudmestad (eds.), Interpreting Language-Learning Data. Berlin: Language Science Press, 197-233. DOI: 10.5281/zenodo.4032292</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3364,64 +3364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Raineri; Martine Sekali; Agnès Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correction en langue(s) - Linguistic Correction/Correctness, 91-115.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-84016-370-1</w:t>
@@ -3450,64 +3450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective feedback in English/French spoken tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tardieu, C. and Horgues, C. (eds.). Redefining Tandem Language and Culture Learning in Higher Education.New York: Routledge, 147-160</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,64 +3532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What are you not understanding?” Managing communication breakdowns in native/non-native English/French tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Babatsouli (Ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crosslinguistic research in monolingual and bilingual speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 129-146, 2018</w:t>
@@ -3618,64 +3618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 pronunciation feedback in English-French tandem conversations (C. Horgues 1st author)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volin, J. and Skarnitzl, R. (eds.). Pronunciation of English by Speakers of Other Languages. Newcastle upon Tyne: Cambridge Scholars Publishing, 260-286.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3700,64 +3700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why some things are better done in tandem?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jose A. Mompeán &amp; Jonás Fouz-González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating English Pronunciation: Current Trends and Directions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.47-82, 2015</w:t>
@@ -3786,64 +3786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Why some things are better done in tandem?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jose A. Mompeán; Jonás Fouz-González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating English Pronunciation: Current Trends and Directions, éd. Jose A. Mompeán &amp; Jonás Fouz-González, Basingstoke and New York, Palgrave Macmillan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.47-82, 2015, 978-1-137-50942-0. </w:t>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What to Teach and What Not to Teach, Yet Again: On the Elusive Priorities for L2 English Phonetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Researching the Pronunciation of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4141,51 +4141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1731-7533.21.3.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.230.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.22005.sch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052609ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.11.292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras (1)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rela-2014-0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10010-010-0014-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/683DE7D19D0C2B178F49F905183ED6E205350D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8173999" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137509437_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Springer International Publishing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11092-9_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.230.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1731-7533.21.3.05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.22005.sch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052609ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.11.292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras (1)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rela-2014-0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10010-010-0014-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/683DE7D19D0C2B178F49F905183ED6E205350D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8173999" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137509437_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Springer International Publishing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11092-9_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>