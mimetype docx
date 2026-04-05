--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sytze Buwalda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of porous chitosan: Aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin hydrogels, aerogels, cryogels and xerogels: Influence of drying on structural and release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (5), pp.110386. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery Approach for Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antonio Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergejs Beluns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linn Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.2779. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12122779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Aerogel Microparticles via Emulsion-Coagulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Kenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1824-1831. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic anti-fouling and bactericidal poly(ether ether ketone) surfaces via a one-step photomodification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Rotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fintan Moriarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.110811. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.110811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double hydrophilic block copolymers self-assemblies in biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283, pp.102213. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2020.102213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based composite hydrogels for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-7532/ab80d6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Hydrophilic Block Copolymers Based on Functional Poly(ε-caprolactone)s for pH-Dependent Controlled Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.397-407. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast in situ forming poly(ethylene glycol)-poly(amido amine) hydrogels with tunable drug release properties via controllable degradation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Kandoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.232-239. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversibly core-crosslinked PEG-P(HPMA) micelles: Platinum coordination chemistry for competitive-ligand-regulated drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Jan Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Sijbrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 535, pp.505-515. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of poly(ethylene glycol)-poly(ε-caprolactone) star block copolymer micelles via aromatic groups for improved drug delivery properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assala Al Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 514, pp.468-478. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust & thermosensitive poly(ethylene glycol)-poly(ε-caprolactone) star block copolymer hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.173-183. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox Reducible and Hydrolytically Degradable PEG–PLA Elastomers as Biomaterial for Temporary Drug-Eluting Medical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201600132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sytze Buwalda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of porous chitosan: Aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin hydrogels, aerogels, cryogels and xerogels: Influence of drying on structural and release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (5), pp.110386. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic anti-fouling and bactericidal poly(ether ether ketone) surfaces via a one-step photomodification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Rotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fintan Moriarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.110811. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.110811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Aerogel Microparticles via Emulsion-Coagulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Kenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1824-1831. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery Approach for Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antonio Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergejs Beluns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linn Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.2779. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12122779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double hydrophilic block copolymers self-assemblies in biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283, pp.102213. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2020.102213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based composite hydrogels for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-7532/ab80d6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Hydrophilic Block Copolymers Based on Functional Poly(ε-caprolactone)s for pH-Dependent Controlled Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.397-407. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast in situ forming poly(ethylene glycol)-poly(amido amine) hydrogels with tunable drug release properties via controllable degradation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Kandoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.232-239. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversibly core-crosslinked PEG-P(HPMA) micelles: Platinum coordination chemistry for competitive-ligand-regulated drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Jan Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Sijbrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 535, pp.505-515. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of poly(ethylene glycol)-poly(ε-caprolactone) star block copolymer micelles via aromatic groups for improved drug delivery properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assala Al Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 514, pp.468-478. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust & thermosensitive poly(ethylene glycol)-poly(ε-caprolactone) star block copolymer hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.173-183. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox Reducible and Hydrolytically Degradable PEG–PLA Elastomers as Biomaterial for Temporary Drug-Eluting Medical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201600132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100471v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonio Aguilera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Beluns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Berglund" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02882076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Druel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kenkel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baudron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01725" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Rotman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Moriarty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110811" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bakkour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab80d6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Kandoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.04.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Jan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Sijbrandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.10.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rupnik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Rotman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Moriarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02882076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Druel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kenkel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baudron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01725" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100471v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonio Aguilera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Beluns" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Berglund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bakkour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab80d6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Kandoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.04.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Jan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Sijbrandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.10.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rupnik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>