--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sytze Buwalda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of porous chitosan: Aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin hydrogels, aerogels, cryogels and xerogels: Influence of drying on structural and release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (5), pp.110386. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic anti-fouling and bactericidal poly(ether ether ketone) surfaces via a one-step photomodification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Rotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fintan Moriarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.110811. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.110811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Aerogel Microparticles via Emulsion-Coagulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Kenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1824-1831. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery Approach for Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antonio Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergejs Beluns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linn Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.2779. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12122779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double hydrophilic block copolymers self-assemblies in biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283, pp.102213. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2020.102213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based composite hydrogels for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-7532/ab80d6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Hydrophilic Block Copolymers Based on Functional Poly(ε-caprolactone)s for pH-Dependent Controlled Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.397-407. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast in situ forming poly(ethylene glycol)-poly(amido amine) hydrogels with tunable drug release properties via controllable degradation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Kandoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.232-239. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversibly core-crosslinked PEG-P(HPMA) micelles: Platinum coordination chemistry for competitive-ligand-regulated drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Jan Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Sijbrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 535, pp.505-515. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of poly(ethylene glycol)-poly(ε-caprolactone) star block copolymer micelles via aromatic groups for improved drug delivery properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assala Al Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 514, pp.468-478. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust & thermosensitive poly(ethylene glycol)-poly(ε-caprolactone) star block copolymer hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.173-183. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox Reducible and Hydrolytically Degradable PEG–PLA Elastomers as Biomaterial for Temporary Drug-Eluting Medical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201600132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sytze Buwalda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of porous chitosan: Aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin hydrogels, aerogels, cryogels and xerogels: Influence of drying on structural and release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (5), pp.110386. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic anti-fouling and bactericidal poly(ether ether ketone) surfaces via a one-step photomodification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Rotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fintan Moriarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.110811. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.110811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery Approach for Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antonio Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergejs Beluns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linn Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.2779. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12122779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Aerogel Microparticles via Emulsion-Coagulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Kenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1824-1831. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double hydrophilic block copolymers self-assemblies in biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283, pp.102213. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2020.102213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based composite hydrogels for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-7532/ab80d6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Hydrophilic Block Copolymers Based on Functional Poly(ε-caprolactone)s for pH-Dependent Controlled Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.397-407. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast in situ forming poly(ethylene glycol)-poly(amido amine) hydrogels with tunable drug release properties via controllable degradation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Kandoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.232-239. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversibly core-crosslinked PEG-P(HPMA) micelles: Platinum coordination chemistry for competitive-ligand-regulated drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Jan Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Sijbrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 535, pp.505-515. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of poly(ethylene glycol)-poly(ε-caprolactone) star block copolymer micelles via aromatic groups for improved drug delivery properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assala Al Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Jundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 514, pp.468-478. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust & thermosensitive poly(ethylene glycol)-poly(ε-caprolactone) star block copolymer hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.173-183. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox Reducible and Hydrolytically Degradable PEG–PLA Elastomers as Biomaterial for Temporary Drug-Eluting Medical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201600132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Rotman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Moriarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02882076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Druel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kenkel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baudron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01725" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100471v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonio Aguilera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Beluns" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Berglund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bakkour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab80d6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Kandoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.04.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Jan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Sijbrandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.10.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rupnik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Rotman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Moriarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100471v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonio Aguilera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Beluns" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Berglund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122779" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02882076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Druel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kenkel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baudron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bakkour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab80d6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Kandoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.04.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Jan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Sijbrandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.10.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rupnik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>