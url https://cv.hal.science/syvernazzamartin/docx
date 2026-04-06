--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Vernazza-Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésDirectrice adjointe ED 566Directrice adjointe du laboratoire LICAÉResponsable filière APA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum VitaeDiplômes universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1993 Licence « Neurosciences » ; Université.de Provence, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Maîtrise « Neurosciences » ; Université de Provence, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Master « Neurosciences », Université de Provence, Marseille- &amp;quot;Coordination entre posture et mouvement en normo et microgravité »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1998 : Doctorat de l'Université de Provence - discipline : Neurosciences -&amp;quot;Equilibre et mouvement : représentation, contrôle et modélisation chez l’homme.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Habilitation à diriger des recherches - discipline : STAPS. Section 74- &amp;quot;Equilibre et Mouvement. Organisation, contrôle et adaptation&amp;quot;Autres diplômes ou compétence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 Licence « Psychologie » ; Université.de Provence, Ville. Aix-Marseille.Publications/Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues indexées indexés SJR (année de publication) : 20 articles dont 18 en rang utile -</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumés dans revues internationale : 2 Résumés dont 2 en dernier auteur – </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles originaux dans revues d’audience nationale :2 articles dont 2 en 1er auteur (2001 & 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages et chapitres d’ouvrage internationaux : 4 Chapitres d’ouvrage dont 1 en 1er, 1 en 2ème et 2 en dernier auteur (1995-1996 (2), 1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nombre de Conférences et congrès: 17 Congrès internationaux et 22 congrès nationaux17 Communications affichées - 22 Communications orales avec 2 résumés publiés dans revue indexée et 22 résumés publiés dans actesActivité d'enseignement & –Encadrement doctoral et scientifiqueEnseignement :  Neurophysiologie & Neurosciences Niveaux Licence et Master, CM & TDEncadrements: Master : 100% d’encadrement : 37 Master 1, 22 Master 2 Recherche + 3 Master Professionnel /   20 à 50 % d’encadrement : 7 Master 2 RechercheThèse :1 Doctorat soutenu en direction complète : Sophie Longuet (soutenue le 24/11/2011), 2 Doctorats en codirection : -  Marie-Joelle Orève : Médecin psychiatre (90% - 2020- )- Alexandre Dries (50% - 2023-), 3 Doctorantes en direction complète : Lola Lachaud - soutenance prévue 2024 et Sara Viguier 2023 – Claudie Dupouy 2023-Jury: 2013-2024 : Participation à 7 jurys de thèse dont 4 en tant que rapporteurDiffusion des travaux - Rayonnement - visibilitéContrats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Fondation de France 40 000 €</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : participation au Projet Mobikid (Fédération EPNR) - accepté en 2023 - 540 000 €.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : projet IMCA - aide financière du BRI du Centre hospitalier de Versailles de 400 €.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 & 2024 Participation au projet WANDERS, projet ANR jeune chercheur porté par le Dr R. Mennella - non retenu en 2023, phase 2 et resoumis en 2024 (accepté en phase 2).Participation à l’organisation de congrès:-  Aussois, avril 1995 : Participation à l’organisation des CONFERENCE JACQUES MONOD--  Nanterre 2021 : Participation à l’organisation de la journée de rentrée de l’ED 566Activité d’expertise : Experimental Brain Research - Journal of autism and developmental disorders - Research in Autism Spectrum Disorders - SOJ Psychology - Autism Research and Treatment -Research in Developmental Disabilities – Sciences et Motricité – Neuroscience LetterActivité d’expertise ANR : 2023 : Evaluation scientifique d’un projet déposé dans le cadre de l’appel à projets Envergure-Amorçage de la Région Bourgogne-Franche-ComtéResponsabilitésResponsabilité pédagogique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2006 : L1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 (second semestre) : L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : M 1 IMS (Intervention en Milieu Scolaire)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 / 2014 Master 1 CM4P (Master recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Master PNMEPS  puis PNPMP (Master recherche- Co-responsabilité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2001 : Membre de la Commission pédagogique du Master Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Responsable des plannings de l’UFR STAPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : Responsable Master APA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable de la mention APA (Licence & Master)Responsabilités électives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 ; 2015-2019 Membre nommé du CNU suppléant puis titulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Membre de la CR et du CAC de l’université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : Membre élu au CUFR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Membre du conseil de l’ED 566</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : membre du CCD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Membre de comités de sélection STAPS MCU Paris Nanterre, Orsay, Dijon, La Réunion, Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : directrice adjointe de l’ED 566Responsabilité administrative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : COS de Nanterre : 2020 (Vice-présidente), 2021 (présidente), 2023 (vice-présidente).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Présidence du jury de contractualisation des doctorants – LRU de l’Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Présidence de Jury de thèse : Sylvain Famié & Aya Dernayka – Orsay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of imagery-based suggestions on motor behavior and subjective experience of wakefulness and alertness: A preliminary study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cns0000441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermuscular coherence reveals that affective emotional pictures modulate neural control mechanisms during the initiation of arm pointing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2023.1273435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated affective action-effects as controlling factors of spatially oriented pointing movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (2), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-024-10061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duration of Emotional Image Exposure Does Not Impact Anticipatory Postural Adjustments during Gait Initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.195. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci8110195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Processes Organizing Goal-Directed Locomotion toward Emotional Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.455-463. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Locomotion Is Used to Interact with the Environment: Investigation of the Link between Emotions and the Twofold Goal-Directed Locomotion in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Damry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (10), pp.2913--2924. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4361-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Voluntary Action: What Link in Children with Autism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Orève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, SI:Neurobiology of Autism, 251, pp.176-187. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion, Intent and Voluntary Movement in Children with Autism, an Example : The Goal Directed Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Orêve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (7), pp.1446--1458. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-011-1383-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on the Coordination between Equilibrium and Movement: What Changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (2), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance Control and Adaptation of Kinematic Synergy in Aging Adults during Forward Trunk Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 415 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic synergy adaptation to an unstable support surface and equilibrium maintenance during forward trunk movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (1), pp.62-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0364-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Directed Locomotion and Balance Control in Autistic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (1), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Synergy Adaptation to Microgravity During Forward Trunk Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83 (1), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.2000.83.1.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arm raising in humans under loaded vs. unloaded and bipedal vs. unipedal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cincera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 846 (1), pp.12-22. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(99)01846-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic synergies and equilibrium control during trunk movement under loaded and unloaded conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 128 (4), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body orientation and control of coordinated movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Massion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (1-2), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0165-0173(98)00029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the center of gravity controlled during upper trunk movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 206 (2-3), pp.77-80. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(96)12464-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance control during lateral arm raising in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cincera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pedotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (10), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199607080-00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary head stabilization in space during trunk movements in weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (8-12), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0094-5765(95)00126-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité émotionnelle du contrôle moteur : étude de cohérence EMG-EEG lors de la réalisation d’une tâche de pointage complexe sans et avec saut de cible à partir de la position debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amarantini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation motrice des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédictions affectives dans la représentation de l’action : une étude en fNIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports heuristiques de la cognition incarnée: de la théorie à la pratique en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional predictions as controlling factor of reaching movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Judgment of Valence of Emotional Images during Approach Behavior Depends on the Delay between Image Onset and the Imperative Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Biennial International Convention Of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du contexte émotionnel sur le contrôle du mouvement lors d’une tâche de pointage complexe : étude de cohérence intermusculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des types posturaux sur l’évaluation des distances spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations motrices des conséquences émotionnelles de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre émotions, cognitions et mouvement volontaire chez le jeune adulte et la personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation attentionnelle: processus d'apprentissage implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion et stratégies d'équilibre chez les enfants atteints de surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassa\&amp;quot;ine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des émotions sur le mouvement volontaire chez l'enfant témoin et autiste, un exemple: la locomotion dirigée vers un but</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AAP Amorçage 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Vernazza-Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésDirectrice adjointe ED 566Directrice adjointe du laboratoire LICAÉResponsable filière APA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum VitaeDiplômes universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1993 Licence « Neurosciences » ; Université.de Provence, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Maîtrise « Neurosciences » ; Université de Provence, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Master « Neurosciences », Université de Provence, Marseille- &amp;quot;Coordination entre posture et mouvement en normo et microgravité »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1998 : Doctorat de l'Université de Provence - discipline : Neurosciences -&amp;quot;Equilibre et mouvement : représentation, contrôle et modélisation chez l’homme.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Habilitation à diriger des recherches - discipline : STAPS. Section 74- &amp;quot;Equilibre et Mouvement. Organisation, contrôle et adaptation&amp;quot;Autres diplômes ou compétence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 Licence « Psychologie » ; Université.de Provence, Ville. Aix-Marseille.Publications/Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues indexées indexés SJR (année de publication) : 20 articles dont 18 en rang utile -</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumés dans revues internationale : 2 Résumés dont 2 en dernier auteur – </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles originaux dans revues d’audience nationale :2 articles dont 2 en 1er auteur (2001 & 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages et chapitres d’ouvrage internationaux : 4 Chapitres d’ouvrage dont 1 en 1er, 1 en 2ème et 2 en dernier auteur (1995-1996 (2), 1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nombre de Conférences et congrès: 17 Congrès internationaux et 22 congrès nationaux17 Communications affichées - 22 Communications orales avec 2 résumés publiés dans revue indexée et 22 résumés publiés dans actesActivité d'enseignement & –Encadrement doctoral et scientifiqueEnseignement :  Neurophysiologie & Neurosciences Niveaux Licence et Master, CM & TDEncadrements: Master : 100% d’encadrement : 37 Master 1, 22 Master 2 Recherche + 3 Master Professionnel /   20 à 50 % d’encadrement : 7 Master 2 RechercheThèse :1 Doctorat soutenu en direction complète : Sophie Longuet (soutenue le 24/11/2011), 2 Doctorats en codirection : -  Marie-Joelle Orève : Médecin psychiatre (90% - 2020- )- Alexandre Dries (50% - 2023-), 3 Doctorantes en direction complète : Lola Lachaud - soutenance prévue 2024 et Sara Viguier 2023 – Claudie Dupouy 2023-Jury: 2013-2024 : Participation à 7 jurys de thèse dont 4 en tant que rapporteurDiffusion des travaux - Rayonnement - visibilitéContrats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Fondation de France 40 000 €</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : participation au Projet Mobikid (Fédération EPNR) - accepté en 2023 - 540 000 €.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : projet IMCA - aide financière du BRI du Centre hospitalier de Versailles de 400 €.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 & 2024 Participation au projet WANDERS, projet ANR jeune chercheur porté par le Dr R. Mennella - non retenu en 2023, phase 2 et resoumis en 2024 (accepté en phase 2).Participation à l’organisation de congrès:-  Aussois, avril 1995 : Participation à l’organisation des CONFERENCE JACQUES MONOD--  Nanterre 2021 : Participation à l’organisation de la journée de rentrée de l’ED 566Activité d’expertise : Experimental Brain Research - Journal of autism and developmental disorders - Research in Autism Spectrum Disorders - SOJ Psychology - Autism Research and Treatment -Research in Developmental Disabilities – Sciences et Motricité – Neuroscience LetterActivité d’expertise ANR : 2023 : Evaluation scientifique d’un projet déposé dans le cadre de l’appel à projets Envergure-Amorçage de la Région Bourgogne-Franche-ComtéResponsabilitésResponsabilité pédagogique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2006 : L1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 (second semestre) : L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : M 1 IMS (Intervention en Milieu Scolaire)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 / 2014 Master 1 CM4P (Master recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Master PNMEPS  puis PNPMP (Master recherche- Co-responsabilité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2001 : Membre de la Commission pédagogique du Master Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Responsable des plannings de l’UFR STAPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : Responsable Master APA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable de la mention APA (Licence & Master)Responsabilités électives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 ; 2015-2019 Membre nommé du CNU suppléant puis titulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Membre de la CR et du CAC de l’université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : Membre élu au CUFR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Membre du conseil de l’ED 566</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : membre du CCD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Membre de comités de sélection STAPS MCU Paris Nanterre, Orsay, Dijon, La Réunion, Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : directrice adjointe de l’ED 566Responsabilité administrative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : COS de Nanterre : 2020 (Vice-présidente), 2021 (présidente), 2023 (vice-présidente).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Présidence du jury de contractualisation des doctorants – LRU de l’Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Présidence de Jury de thèse : Sylvain Famié & Aya Dernayka – Orsay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of imagery-based suggestions on motor behavior and subjective experience of wakefulness and alertness: A preliminary study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cns0000441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermuscular coherence reveals that affective emotional pictures modulate neural control mechanisms during the initiation of arm pointing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2023.1273435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated affective action-effects as controlling factors of spatially oriented pointing movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (2), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-024-10061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duration of Emotional Image Exposure Does Not Impact Anticipatory Postural Adjustments during Gait Initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.195. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci8110195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Processes Organizing Goal-Directed Locomotion toward Emotional Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.455-463. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Locomotion Is Used to Interact with the Environment: Investigation of the Link between Emotions and the Twofold Goal-Directed Locomotion in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Damry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (10), pp.2913--2924. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4361-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Voluntary Action: What Link in Children with Autism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Orève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, SI:Neurobiology of Autism, 251, pp.176-187. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion, Intent and Voluntary Movement in Children with Autism, an Example : The Goal Directed Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Orêve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (7), pp.1446--1458. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-011-1383-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on the Coordination between Equilibrium and Movement: What Changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (2), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance Control and Adaptation of Kinematic Synergy in Aging Adults during Forward Trunk Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 415 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic synergy adaptation to an unstable support surface and equilibrium maintenance during forward trunk movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (1), pp.62-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0364-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Directed Locomotion and Balance Control in Autistic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (1), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Synergy Adaptation to Microgravity During Forward Trunk Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83 (1), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.2000.83.1.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arm raising in humans under loaded vs. unloaded and bipedal vs. unipedal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cincera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 846 (1), pp.12-22. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(99)01846-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic synergies and equilibrium control during trunk movement under loaded and unloaded conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 128 (4), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body orientation and control of coordinated movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Massion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (1-2), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0165-0173(98)00029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the center of gravity controlled during upper trunk movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 206 (2-3), pp.77-80. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(96)12464-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance control during lateral arm raising in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cincera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pedotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (10), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199607080-00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary head stabilization in space during trunk movements in weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (8-12), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0094-5765(95)00126-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédictions affectives dans la représentation de l’action : une étude en fNIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation motrice des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité émotionnelle du contrôle moteur : étude de cohérence EMG-EEG lors de la réalisation d’une tâche de pointage complexe sans et avec saut de cible à partir de la position debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amarantini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports heuristiques de la cognition incarnée: de la théorie à la pratique en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional predictions as controlling factor of reaching movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du contexte émotionnel sur le contrôle du mouvement lors d’une tâche de pointage complexe : étude de cohérence intermusculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Judgment of Valence of Emotional Images during Approach Behavior Depends on the Delay between Image Onset and the Imperative Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Biennial International Convention Of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des types posturaux sur l’évaluation des distances spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations motrices des conséquences émotionnelles de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre émotions, cognitions et mouvement volontaire chez le jeune adulte et la personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation attentionnelle: processus d'apprentissage implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion et stratégies d'équilibre chez les enfants atteints de surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassa\&amp;quot;ine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des émotions sur le mouvement volontaire chez l'enfant témoin et autiste, un exemple: la locomotion dirigée vers un but</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AAP Amorçage 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C47DB00"/>
+    <w:nsid w:val="E0E5FBC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ECA24CFD"/>
+    <w:nsid w:val="531A9CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05210990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1273435" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lachaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-024-10061-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8110195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Longuet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.11.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7TD2MPK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Damry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chamot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4361-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XW1K17T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-011-1383-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9DCEF4B2750359F1281E16081D03052C2623DA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Tricon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Azulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1301-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D111T2W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6BHFHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tricon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0364-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5XGBDZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepellec-Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2000.83.1.453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cincera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pedotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(99)01846-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XV90F4F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSQN88MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0173(98)00029-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J66CFBWQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(96)12464-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85ZHF5R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cincera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199607080-00002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00126-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7KGNSBM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Marco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pierrieau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charissou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vernazza-Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pageaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tonneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cretenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa\&amp;amp;quot;ine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05210990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1273435" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lachaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-024-10061-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8110195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Longuet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.11.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7TD2MPK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Damry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chamot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4361-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XW1K17T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-011-1383-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9DCEF4B2750359F1281E16081D03052C2623DA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Tricon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Azulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1301-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D111T2W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6BHFHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tricon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0364-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5XGBDZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepellec-Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2000.83.1.453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cincera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pedotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(99)01846-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XV90F4F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSQN88MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0173(98)00029-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J66CFBWQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(96)12464-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85ZHF5R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cincera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199607080-00002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00126-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7KGNSBM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pierrieau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charissou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vernazza-Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pageaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tonneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cretenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa\&amp;amp;quot;ine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>