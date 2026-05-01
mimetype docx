--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Vernazza-Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésDirectrice adjointe ED 566Directrice adjointe du laboratoire LICAÉResponsable filière APA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum VitaeDiplômes universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1993 Licence « Neurosciences » ; Université.de Provence, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Maîtrise « Neurosciences » ; Université de Provence, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Master « Neurosciences », Université de Provence, Marseille- &amp;quot;Coordination entre posture et mouvement en normo et microgravité »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1998 : Doctorat de l'Université de Provence - discipline : Neurosciences -&amp;quot;Equilibre et mouvement : représentation, contrôle et modélisation chez l’homme.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Habilitation à diriger des recherches - discipline : STAPS. Section 74- &amp;quot;Equilibre et Mouvement. Organisation, contrôle et adaptation&amp;quot;Autres diplômes ou compétence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 Licence « Psychologie » ; Université.de Provence, Ville. Aix-Marseille.Publications/Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues indexées indexés SJR (année de publication) : 20 articles dont 18 en rang utile -</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumés dans revues internationale : 2 Résumés dont 2 en dernier auteur – </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles originaux dans revues d’audience nationale :2 articles dont 2 en 1er auteur (2001 & 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages et chapitres d’ouvrage internationaux : 4 Chapitres d’ouvrage dont 1 en 1er, 1 en 2ème et 2 en dernier auteur (1995-1996 (2), 1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nombre de Conférences et congrès: 17 Congrès internationaux et 22 congrès nationaux17 Communications affichées - 22 Communications orales avec 2 résumés publiés dans revue indexée et 22 résumés publiés dans actesActivité d'enseignement & –Encadrement doctoral et scientifiqueEnseignement :  Neurophysiologie & Neurosciences Niveaux Licence et Master, CM & TDEncadrements: Master : 100% d’encadrement : 37 Master 1, 22 Master 2 Recherche + 3 Master Professionnel /   20 à 50 % d’encadrement : 7 Master 2 RechercheThèse :1 Doctorat soutenu en direction complète : Sophie Longuet (soutenue le 24/11/2011), 2 Doctorats en codirection : -  Marie-Joelle Orève : Médecin psychiatre (90% - 2020- )- Alexandre Dries (50% - 2023-), 3 Doctorantes en direction complète : Lola Lachaud - soutenance prévue 2024 et Sara Viguier 2023 – Claudie Dupouy 2023-Jury: 2013-2024 : Participation à 7 jurys de thèse dont 4 en tant que rapporteurDiffusion des travaux - Rayonnement - visibilitéContrats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Fondation de France 40 000 €</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : participation au Projet Mobikid (Fédération EPNR) - accepté en 2023 - 540 000 €.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : projet IMCA - aide financière du BRI du Centre hospitalier de Versailles de 400 €.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 & 2024 Participation au projet WANDERS, projet ANR jeune chercheur porté par le Dr R. Mennella - non retenu en 2023, phase 2 et resoumis en 2024 (accepté en phase 2).Participation à l’organisation de congrès:-  Aussois, avril 1995 : Participation à l’organisation des CONFERENCE JACQUES MONOD--  Nanterre 2021 : Participation à l’organisation de la journée de rentrée de l’ED 566Activité d’expertise : Experimental Brain Research - Journal of autism and developmental disorders - Research in Autism Spectrum Disorders - SOJ Psychology - Autism Research and Treatment -Research in Developmental Disabilities – Sciences et Motricité – Neuroscience LetterActivité d’expertise ANR : 2023 : Evaluation scientifique d’un projet déposé dans le cadre de l’appel à projets Envergure-Amorçage de la Région Bourgogne-Franche-ComtéResponsabilitésResponsabilité pédagogique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2006 : L1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 (second semestre) : L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : M 1 IMS (Intervention en Milieu Scolaire)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 / 2014 Master 1 CM4P (Master recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Master PNMEPS  puis PNPMP (Master recherche- Co-responsabilité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2001 : Membre de la Commission pédagogique du Master Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Responsable des plannings de l’UFR STAPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : Responsable Master APA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable de la mention APA (Licence & Master)Responsabilités électives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 ; 2015-2019 Membre nommé du CNU suppléant puis titulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Membre de la CR et du CAC de l’université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : Membre élu au CUFR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Membre du conseil de l’ED 566</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : membre du CCD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Membre de comités de sélection STAPS MCU Paris Nanterre, Orsay, Dijon, La Réunion, Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : directrice adjointe de l’ED 566Responsabilité administrative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : COS de Nanterre : 2020 (Vice-présidente), 2021 (présidente), 2023 (vice-présidente).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Présidence du jury de contractualisation des doctorants – LRU de l’Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Présidence de Jury de thèse : Sylvain Famié & Aya Dernayka – Orsay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of imagery-based suggestions on motor behavior and subjective experience of wakefulness and alertness: A preliminary study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cns0000441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermuscular coherence reveals that affective emotional pictures modulate neural control mechanisms during the initiation of arm pointing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2023.1273435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated affective action-effects as controlling factors of spatially oriented pointing movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (2), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-024-10061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duration of Emotional Image Exposure Does Not Impact Anticipatory Postural Adjustments during Gait Initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.195. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci8110195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Processes Organizing Goal-Directed Locomotion toward Emotional Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.455-463. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Locomotion Is Used to Interact with the Environment: Investigation of the Link between Emotions and the Twofold Goal-Directed Locomotion in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Damry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (10), pp.2913--2924. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4361-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Voluntary Action: What Link in Children with Autism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Orève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, SI:Neurobiology of Autism, 251, pp.176-187. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion, Intent and Voluntary Movement in Children with Autism, an Example : The Goal Directed Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Orêve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (7), pp.1446--1458. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-011-1383-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on the Coordination between Equilibrium and Movement: What Changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (2), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance Control and Adaptation of Kinematic Synergy in Aging Adults during Forward Trunk Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 415 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic synergy adaptation to an unstable support surface and equilibrium maintenance during forward trunk movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (1), pp.62-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0364-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Directed Locomotion and Balance Control in Autistic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (1), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Synergy Adaptation to Microgravity During Forward Trunk Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83 (1), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.2000.83.1.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arm raising in humans under loaded vs. unloaded and bipedal vs. unipedal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cincera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 846 (1), pp.12-22. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(99)01846-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic synergies and equilibrium control during trunk movement under loaded and unloaded conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 128 (4), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body orientation and control of coordinated movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Massion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (1-2), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0165-0173(98)00029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the center of gravity controlled during upper trunk movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 206 (2-3), pp.77-80. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(96)12464-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance control during lateral arm raising in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cincera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pedotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (10), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199607080-00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary head stabilization in space during trunk movements in weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (8-12), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0094-5765(95)00126-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédictions affectives dans la représentation de l’action : une étude en fNIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation motrice des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité émotionnelle du contrôle moteur : étude de cohérence EMG-EEG lors de la réalisation d’une tâche de pointage complexe sans et avec saut de cible à partir de la position debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amarantini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports heuristiques de la cognition incarnée: de la théorie à la pratique en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional predictions as controlling factor of reaching movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du contexte émotionnel sur le contrôle du mouvement lors d’une tâche de pointage complexe : étude de cohérence intermusculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Judgment of Valence of Emotional Images during Approach Behavior Depends on the Delay between Image Onset and the Imperative Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Biennial International Convention Of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des types posturaux sur l’évaluation des distances spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations motrices des conséquences émotionnelles de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre émotions, cognitions et mouvement volontaire chez le jeune adulte et la personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation attentionnelle: processus d'apprentissage implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion et stratégies d'équilibre chez les enfants atteints de surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassa\&amp;quot;ine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des émotions sur le mouvement volontaire chez l'enfant témoin et autiste, un exemple: la locomotion dirigée vers un but</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AAP Amorçage 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Vernazza-Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésDirectrice adjointe ED 566Directrice adjointe du laboratoire LICAÉResponsable filière APA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum VitaeDiplômes universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1993 Licence « Neurosciences » ; Université.de Provence, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Maîtrise « Neurosciences » ; Université de Provence, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Master « Neurosciences », Université de Provence, Marseille- &amp;quot;Coordination entre posture et mouvement en normo et microgravité »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1998 : Doctorat de l'Université de Provence - discipline : Neurosciences -&amp;quot;Equilibre et mouvement : représentation, contrôle et modélisation chez l’homme.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Habilitation à diriger des recherches - discipline : STAPS. Section 74- &amp;quot;Equilibre et Mouvement. Organisation, contrôle et adaptation&amp;quot;Autres diplômes ou compétence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 Licence « Psychologie » ; Université.de Provence, Ville. Aix-Marseille.Publications/Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues indexées indexés SJR (année de publication) : 20 articles dont 18 en rang utile -</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumés dans revues internationale : 2 Résumés dont 2 en dernier auteur – </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles originaux dans revues d’audience nationale :2 articles dont 2 en 1er auteur (2001 & 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages et chapitres d’ouvrage internationaux : 4 Chapitres d’ouvrage dont 1 en 1er, 1 en 2ème et 2 en dernier auteur (1995-1996 (2), 1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nombre de Conférences et congrès: 17 Congrès internationaux et 22 congrès nationaux17 Communications affichées - 22 Communications orales avec 2 résumés publiés dans revue indexée et 22 résumés publiés dans actesActivité d'enseignement & –Encadrement doctoral et scientifiqueEnseignement :  Neurophysiologie & Neurosciences Niveaux Licence et Master, CM & TDEncadrements: Master : 100% d’encadrement : 37 Master 1, 22 Master 2 Recherche + 3 Master Professionnel /   20 à 50 % d’encadrement : 7 Master 2 RechercheThèse :1 Doctorat soutenu en direction complète : Sophie Longuet (soutenue le 24/11/2011), 2 Doctorats en codirection : -  Marie-Joelle Orève : Médecin psychiatre (90% - 2020- )- Alexandre Dries (50% - 2023-), 3 Doctorantes en direction complète : Lola Lachaud - soutenance prévue 2024 et Sara Viguier 2023 – Claudie Dupouy 2023-Jury: 2013-2024 : Participation à 7 jurys de thèse dont 4 en tant que rapporteurDiffusion des travaux - Rayonnement - visibilitéContrats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Fondation de France 40 000 €</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : participation au Projet Mobikid (Fédération EPNR) - accepté en 2023 - 540 000 €.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : projet IMCA - aide financière du BRI du Centre hospitalier de Versailles de 400 €.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 & 2024 Participation au projet WANDERS, projet ANR jeune chercheur porté par le Dr R. Mennella - non retenu en 2023, phase 2 et resoumis en 2024 (accepté en phase 2).Participation à l’organisation de congrès:-  Aussois, avril 1995 : Participation à l’organisation des CONFERENCE JACQUES MONOD--  Nanterre 2021 : Participation à l’organisation de la journée de rentrée de l’ED 566Activité d’expertise : Experimental Brain Research - Journal of autism and developmental disorders - Research in Autism Spectrum Disorders - SOJ Psychology - Autism Research and Treatment -Research in Developmental Disabilities – Sciences et Motricité – Neuroscience LetterActivité d’expertise ANR : 2023 : Evaluation scientifique d’un projet déposé dans le cadre de l’appel à projets Envergure-Amorçage de la Région Bourgogne-Franche-ComtéResponsabilitésResponsabilité pédagogique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2006 : L1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 (second semestre) : L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : M 1 IMS (Intervention en Milieu Scolaire)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 / 2014 Master 1 CM4P (Master recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Master PNMEPS  puis PNPMP (Master recherche- Co-responsabilité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2001 : Membre de la Commission pédagogique du Master Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Responsable des plannings de l’UFR STAPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : Responsable Master APA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable de la mention APA (Licence & Master)Responsabilités électives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 ; 2015-2019 Membre nommé du CNU suppléant puis titulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Membre de la CR et du CAC de l’université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : Membre élu au CUFR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Membre du conseil de l’ED 566</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : membre du CCD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Membre de comités de sélection STAPS MCU Paris Nanterre, Orsay, Dijon, La Réunion, Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : directrice adjointe de l’ED 566Responsabilité administrative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : COS de Nanterre : 2020 (Vice-présidente), 2021 (présidente), 2023 (vice-présidente).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Présidence du jury de contractualisation des doctorants – LRU de l’Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Présidence de Jury de thèse : Sylvain Famié & Aya Dernayka – Orsay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of imagery-based suggestions on motor behavior and subjective experience of wakefulness and alertness: A preliminary study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cns0000441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated affective action-effects as controlling factors of spatially oriented pointing movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (2), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-024-10061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermuscular coherence reveals that affective emotional pictures modulate neural control mechanisms during the initiation of arm pointing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2023.1273435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duration of Emotional Image Exposure Does Not Impact Anticipatory Postural Adjustments during Gait Initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.195. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci8110195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Processes Organizing Goal-Directed Locomotion toward Emotional Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.455-463. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Locomotion Is Used to Interact with the Environment: Investigation of the Link between Emotions and the Twofold Goal-Directed Locomotion in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Damry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (10), pp.2913--2924. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4361-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Voluntary Action: What Link in Children with Autism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Orève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, SI:Neurobiology of Autism, 251, pp.176-187. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion, Intent and Voluntary Movement in Children with Autism, an Example : The Goal Directed Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Orêve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (7), pp.1446--1458. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-011-1383-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on the Coordination between Equilibrium and Movement: What Changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (2), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance Control and Adaptation of Kinematic Synergy in Aging Adults during Forward Trunk Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 415 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic synergy adaptation to an unstable support surface and equilibrium maintenance during forward trunk movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (1), pp.62-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0364-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Directed Locomotion and Balance Control in Autistic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (1), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Synergy Adaptation to Microgravity During Forward Trunk Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83 (1), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.2000.83.1.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arm raising in humans under loaded vs. unloaded and bipedal vs. unipedal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cincera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 846 (1), pp.12-22. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(99)01846-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic synergies and equilibrium control during trunk movement under loaded and unloaded conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 128 (4), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body orientation and control of coordinated movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Massion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (1-2), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0165-0173(98)00029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the center of gravity controlled during upper trunk movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 206 (2-3), pp.77-80. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(96)12464-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance control during lateral arm raising in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cincera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pedotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (10), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199607080-00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary head stabilization in space during trunk movements in weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (8-12), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0094-5765(95)00126-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation motrice des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité émotionnelle du contrôle moteur : étude de cohérence EMG-EEG lors de la réalisation d’une tâche de pointage complexe sans et avec saut de cible à partir de la position debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amarantini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédictions affectives dans la représentation de l’action : une étude en fNIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports heuristiques de la cognition incarnée: de la théorie à la pratique en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional predictions as controlling factor of reaching movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du contexte émotionnel sur le contrôle du mouvement lors d’une tâche de pointage complexe : étude de cohérence intermusculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Judgment of Valence of Emotional Images during Approach Behavior Depends on the Delay between Image Onset and the Imperative Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Biennial International Convention Of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des types posturaux sur l’évaluation des distances spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations motrices des conséquences émotionnelles de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Internationnal de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre émotions, cognitions et mouvement volontaire chez le jeune adulte et la personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation attentionnelle: processus d'apprentissage implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion et stratégies d'équilibre chez les enfants atteints de surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassa\&amp;quot;ine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des émotions sur le mouvement volontaire chez l'enfant témoin et autiste, un exemple: la locomotion dirigée vers un but</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ferrel-Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Le Pellec-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AAP Amorçage 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0E5FBC9"/>
+    <w:nsid w:val="699434C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="531A9CB9"/>
+    <w:nsid w:val="417CC60D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05210990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1273435" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lachaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-024-10061-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8110195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Longuet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.11.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7TD2MPK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Damry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chamot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4361-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XW1K17T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-011-1383-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9DCEF4B2750359F1281E16081D03052C2623DA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Tricon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Azulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1301-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D111T2W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6BHFHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tricon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0364-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5XGBDZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepellec-Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2000.83.1.453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cincera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pedotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(99)01846-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XV90F4F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSQN88MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0173(98)00029-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J66CFBWQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(96)12464-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85ZHF5R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cincera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199607080-00002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00126-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7KGNSBM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pierrieau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charissou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vernazza-Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pageaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tonneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cretenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa\&amp;amp;quot;ine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05210990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-024-10061-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charissou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1273435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8110195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Longuet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.11.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7TD2MPK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Damry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chamot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4361-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XW1K17T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-011-1383-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9DCEF4B2750359F1281E16081D03052C2623DA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Tricon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Azulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1301-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D111T2W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6BHFHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tricon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0364-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5XGBDZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepellec-Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2000.83.1.453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cincera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pedotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(99)01846-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XV90F4F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSQN88MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0173(98)00029-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J66CFBWQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(96)12464-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85ZHF5R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cincera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199607080-00002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00126-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7KGNSBM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Marco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pierrieau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charissou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vernazza-Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pageaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tonneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cretenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa\&amp;amp;quot;ine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>