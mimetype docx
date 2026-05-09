--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -793,949 +793,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04828805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new puzzle in the social evaluation of risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximal sensitivity under Strong Anonymity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Asheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Kamaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fleurbaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266267121000225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2022.102768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03454854v1</w:t>
+                <w:t xml:space="preserve">halshs-03856615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature deaths, accidental bequests and fairness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foundations of utilitarianism under risk and variable population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pestieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ponthiere</w:t>
+                <w:t xml:space="preserve">Dean Spears</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjoe.12478⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-022-01440-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03454842v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations of utilitarianism under risk and variable population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premature deaths, accidental bequests and fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleurbaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Spears</w:t>
+                <w:t xml:space="preserve">Pierre Pestieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ponthiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-022-01440-4⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124 (3), pp.709-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjoe.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895384v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03454842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal sensitivity under Strong Anonymity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new puzzle in the social evaluation of risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleurbaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103, </w:t>
+              <w:t xml:space="preserve">Economics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.450-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2022.102768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0266267121000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03856615v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03454854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Utilitarianism</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate action with revenue recycling has benefits for poverty, inequality and well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Budolfson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Errickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Feindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Ferranna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Journal: Microeconomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/mic.20170234⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1111-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-021-01217-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441070v4</w:t>
+                <w:t xml:space="preserve">hal-03483584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and population: an assessment of mortality due to health impacts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Should We Agree on about the Repugnant Conclusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjörn Tännsjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tarsney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Orri Orri Stefánsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Utilitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.379-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s095382082100011x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03835104v1</w:t>
+                <w:t xml:space="preserve">halshs-03197372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Should We Agree on about the Repugnant Conclusion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and population: an assessment of mortality due to health impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleurbaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s095382082100011x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03197372v1</w:t>
+                <w:t xml:space="preserve">halshs-03835104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate action with revenue recycling has benefits for poverty, inequality and well-being</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fair Utilitarianism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleurbaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.1111-1116. </w:t>
+              <w:t xml:space="preserve">American Economic Journal: Microeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.370-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-021-01217-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1257/mic.20170234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483584v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441070v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting the poor with a carbon tax and equal per capita dividend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Budolfson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,51 +1743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Errickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Feindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Ferranna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.1025-1026. </w:t>
@@ -1838,51 +1838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophic climate change, population ethics and intergenerational equity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fleurbaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,64 +1968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fleurbaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Ferranna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Budolfson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2139,196 +2139,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02400628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair management of social risk</w:t>
+                <w:t xml:space="preserve">Éthique de la population : l’apport des critères de bien-être dépendant du rang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fleurbaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.666-706. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (1), pp.73-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2017.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.681.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01503848v1</w:t>
+                <w:t xml:space="preserve">hal-01476350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique de la population : l’apport des critères de bien-être dépendant du rang</w:t>
+                <w:t xml:space="preserve">Fair management of social risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleurbaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (1), pp.73-96. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.666-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.681.0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476350v1</w:t>
+                <w:t xml:space="preserve">halshs-01503848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsanyi’s theorem without the sure-thing principle: On the consistent aggregation of Monotonic Bernoullian and Archimedean preferences</w:t>
               </w:r>
@@ -3492,51 +3492,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank-discounting as a resolution to a dilemma in population ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Asheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3858,51 +3858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F11D201"/>
+    <w:nsid w:val="08C87EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4089,51 +4089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/szuber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4111-2397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196910498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/47849152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000002702074X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3424-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2025.106014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Young-Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dennig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Errickson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feindt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505239122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kornek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir B Asheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Kamaga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01620-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-024-09657-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267121000225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ponthiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12478" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Spears" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01440-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Asheim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2022.102768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441070v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/mic.20170234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Venkatesh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#246;rn T&#228;nnsj&#246;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tarsney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orri Orri Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s095382082100011x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Budolfson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Ferranna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01217-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01228-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599453v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02899-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/monist/ony023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2017.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.681.0073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir B. Asheim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.05.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2015-12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.05.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bommier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2015.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE1338" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-012-0730-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1P37DZF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0705-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Miller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190907686.013.15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190881931.013.29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/szuber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4111-2397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196910498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/47849152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000002702074X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3424-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2025.106014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Young-Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dennig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Errickson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feindt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505239122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kornek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir B Asheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Kamaga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01620-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-024-09657-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Asheim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2022.102768" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Spears" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01440-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ponthiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267121000225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Budolfson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Ferranna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01217-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Venkatesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#246;rn T&#228;nnsj&#246;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tarsney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orri Orri Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s095382082100011x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441070v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/mic.20170234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01228-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599453v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02899-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/monist/ony023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.681.0073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2017.03.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir B. Asheim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.05.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2015-12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.05.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bommier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2015.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE1338" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-012-0730-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1P37DZF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0705-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Miller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190907686.013.15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190881931.013.29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>